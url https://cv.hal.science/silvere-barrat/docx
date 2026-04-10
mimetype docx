--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvere Barrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Mines Nancy - Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">silvere-barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3832-388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136276849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Mines-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en 1ère année filière Ingénieur Civil des Mines (transformation de la matière et de l'énergie)Enseignant en 2ème année filière Ingénieur Civil des Mines (module céramiques et module dégradation des biomatériaux)Enseignant en 2ème année filière d'Ingénieur et Génie industriel et matériaux (module transformations de phases des matériaux)Enseignant en 3ème année filière d'Ingénieur et Génie industriel et matériaux (module Céramiques & Verres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de missions à l'internationnal (gestion des accords Colombie, Brésil, asie du Sud-Est, recrutement étudiants internationaux IMT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière PC au sein de l’épreuve commune de TIPE du concours d’entrée aux grandes écoles. Il s’agit d’une épreuve commune aux concours d’entrée des écoles des Mines, des Ponts et Chaussées, de Centrale-Supelec et du concours commun INP (tétraconcours). Cette responsabilité inclut de recruter une centaine d’examinateurs tous les ans (physiciens et chimistes devant examiner environ 5000 candidats de la filière PC) et d’assurer le bon déroulement des oraux sur 4 semaines (mission en juin-juillet, chaque année, à Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur à l'Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur dans l'équipe 202 FMEA &amp;quot;Films minces pour l'Energie et applications&amp;quot;Thématique principales : dépôt de films minces de perovskites thermochromes et synthèse de nanparticules métalliques ou d'oxydes ternaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications	(hors soumission)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Publications avec comité de lecture	40Communications revues nationales avec comité de lecture	9Communications (oraux ou affiches) sans acte, associées à des séminaires ou écoles thématiques	38Participations (oraux ou affiches) à des congrès internationaux	54Participation à des ouvrages	1Conférences invitées	3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du GDR Tamarys «Transferts rAdiatifs, MAtériaux, pRocédés et sYstèmes aSsociés » depuis juin 2024 et co-responsable de l’axe T2.2. « Procédés de mise en forme automatisés : texturation 2D (couches minces, gravures) et 3D (fabrication additive) des matériaux».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation actuelle aux GDR Oxyfun « oxydes fonctionnels », Name « Nano-Materials for Energy Applications », en relation directe avec les activités de revêtements thermochromes à base de pérovskites ou d’oxyde de Vanadium VO2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec le Helmholtz-Zentrum Dresden-Rossendorf (F. Munnick), Ion Beam Center, Bautzner Landstrasse Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec Kyiv Polytechnic Institute (O. Myroniuk) dans le cadre de la réalisation de couches intumescentes pour des applications anti-feux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec l’Université Sains Malaysia (Dr. S. Shanmugan – School of Physics) dans le cadre du programme commun USM-UL mis en place en 2023 pour la réalisation de revêtements multicouches LaCoO3-Ti/AlN/Ti pour des applications dans le solaire thermique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Torres-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 282, pp.120509. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Easwarakhanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the reduction of the coating fire resistance by the use of nanosized additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4901-4907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13204-020-01405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticizers on fire retarding properties of carbon foams of intumescent coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhii Yezhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Svidersky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern-European Journal of Enterprise Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (6 (98)), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15587/1729-4061.2019.162554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celindano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Infrared Signatures of REMO3 (RE = La, Pr, Nd, Sm, and M = Co, Fe) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10519 - 10525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential analysis of diamond nucleation on silicon (001) with bias enhanced nucleation using X-ray photoelectron spectroscopy and reflection high energy electron diffraction investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue: Hasselt Diamond Workshop 2009 — SBDD XIV, 206 (9), pp.1967-1971. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200982234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (2), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/200097020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond deposition by chemical vapor deposition process: Study of the bias enhanced nucleation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (4), pp.1870-1880. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations morphologiques, chimiques, et structurales de cristaux et films de diamant élaborés par un procédé de dépôt chimique en phase vapeur assisté par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994INPL034N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvere Barrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Mines Nancy - Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">silvere-barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3832-388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136276849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Mines-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en 1ère année filière Ingénieur Civil des Mines (transformation de la matière et de l'énergie)Enseignant en 2ème année filière Ingénieur Civil des Mines (module céramiques et module dégradation des biomatériaux)Enseignant en 2ème année filière d'Ingénieur et Génie industriel et matériaux (module transformations de phases des matériaux)Enseignant en 3ème année filière d'Ingénieur et Génie industriel et matériaux (module Céramiques & Verres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de missions à l'internationnal (gestion des accords Colombie, Brésil, asie du Sud-Est, recrutement étudiants internationaux IMT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière PC au sein de l’épreuve commune de TIPE du concours d’entrée aux grandes écoles. Il s’agit d’une épreuve commune aux concours d’entrée des écoles des Mines, des Ponts et Chaussées, de Centrale-Supelec et du concours commun INP (tétraconcours). Cette responsabilité inclut de recruter une centaine d’examinateurs tous les ans (physiciens et chimistes devant examiner environ 5000 candidats de la filière PC) et d’assurer le bon déroulement des oraux sur 4 semaines (mission en juin-juillet, chaque année, à Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur à l'Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur dans l'équipe 202 FMEA &amp;quot;Films minces pour l'Energie et applications&amp;quot;Thématique principales : dépôt de films minces de perovskites thermochromes et synthèse de nanparticules métalliques ou d'oxydes ternaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications	(hors soumission)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Publications avec comité de lecture	40Communications revues nationales avec comité de lecture	9Communications (oraux ou affiches) sans acte, associées à des séminaires ou écoles thématiques	38Participations (oraux ou affiches) à des congrès internationaux	54Participation à des ouvrages	1Conférences invitées	3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du GDR Tamarys «Transferts rAdiatifs, MAtériaux, pRocédés et sYstèmes aSsociés » depuis juin 2024 et co-responsable de l’axe T2.2. « Procédés de mise en forme automatisés : texturation 2D (couches minces, gravures) et 3D (fabrication additive) des matériaux».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation actuelle aux GDR Oxyfun « oxydes fonctionnels », Name « Nano-Materials for Energy Applications », en relation directe avec les activités de revêtements thermochromes à base de pérovskites ou d’oxyde de Vanadium VO2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec le Helmholtz-Zentrum Dresden-Rossendorf (F. Munnick), Ion Beam Center, Bautzner Landstrasse Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec Kyiv Polytechnic Institute (O. Myroniuk) dans le cadre de la réalisation de couches intumescentes pour des applications anti-feux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec l’Université Sains Malaysia (Dr. S. Shanmugan – School of Physics) dans le cadre du programme commun USM-UL mis en place en 2023 pour la réalisation de revêtements multicouches LaCoO3-Ti/AlN/Ti pour des applications dans le solaire thermique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Torres-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 282, pp.120509. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Easwarakhanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the reduction of the coating fire resistance by the use of nanosized additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4901-4907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13204-020-01405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celindano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticizers on fire retarding properties of carbon foams of intumescent coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhii Yezhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Svidersky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern-European Journal of Enterprise Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (6 (98)), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15587/1729-4061.2019.162554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Infrared Signatures of REMO3 (RE = La, Pr, Nd, Sm, and M = Co, Fe) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10519 - 10525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential analysis of diamond nucleation on silicon (001) with bias enhanced nucleation using X-ray photoelectron spectroscopy and reflection high energy electron diffraction investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue: Hasselt Diamond Workshop 2009 — SBDD XIV, 206 (9), pp.1967-1971. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200982234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (2), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/200097020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond deposition by chemical vapor deposition process: Study of the bias enhanced nucleation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (4), pp.1870-1880. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations morphologiques, chimiques, et structurales de cristaux et films de diamant élaborés par un procédé de dépôt chimique en phase vapeur assisté par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994INPL034N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7179C2DE"/>
+    <w:nsid w:val="02808730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvere-barrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-388X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136276849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Myronyuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arranda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01405-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Myronyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Baklan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Yezhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Svidersky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/1729-4061.2019.162554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03955968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/200097020277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-257568N9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dieguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL034N" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvere-barrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-388X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136276849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Myronyuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arranda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01405-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Myronyuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Baklan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Yezhov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Svidersky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/1729-4061.2019.162554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03955968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/200097020277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-257568N9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dieguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL034N" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>