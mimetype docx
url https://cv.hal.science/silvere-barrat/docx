--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvere Barrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Mines Nancy - Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">silvere-barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3832-388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136276849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Mines-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en 1ère année filière Ingénieur Civil des Mines (transformation de la matière et de l'énergie)Enseignant en 2ème année filière Ingénieur Civil des Mines (module céramiques et module dégradation des biomatériaux)Enseignant en 2ème année filière d'Ingénieur et Génie industriel et matériaux (module transformations de phases des matériaux)Enseignant en 3ème année filière d'Ingénieur et Génie industriel et matériaux (module Céramiques & Verres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de missions à l'internationnal (gestion des accords Colombie, Brésil, asie du Sud-Est, recrutement étudiants internationaux IMT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière PC au sein de l’épreuve commune de TIPE du concours d’entrée aux grandes écoles. Il s’agit d’une épreuve commune aux concours d’entrée des écoles des Mines, des Ponts et Chaussées, de Centrale-Supelec et du concours commun INP (tétraconcours). Cette responsabilité inclut de recruter une centaine d’examinateurs tous les ans (physiciens et chimistes devant examiner environ 5000 candidats de la filière PC) et d’assurer le bon déroulement des oraux sur 4 semaines (mission en juin-juillet, chaque année, à Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur à l'Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur dans l'équipe 202 FMEA &amp;quot;Films minces pour l'Energie et applications&amp;quot;Thématique principales : dépôt de films minces de perovskites thermochromes et synthèse de nanparticules métalliques ou d'oxydes ternaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications	(hors soumission)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Publications avec comité de lecture	40Communications revues nationales avec comité de lecture	9Communications (oraux ou affiches) sans acte, associées à des séminaires ou écoles thématiques	38Participations (oraux ou affiches) à des congrès internationaux	54Participation à des ouvrages	1Conférences invitées	3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du GDR Tamarys «Transferts rAdiatifs, MAtériaux, pRocédés et sYstèmes aSsociés » depuis juin 2024 et co-responsable de l’axe T2.2. « Procédés de mise en forme automatisés : texturation 2D (couches minces, gravures) et 3D (fabrication additive) des matériaux».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation actuelle aux GDR Oxyfun « oxydes fonctionnels », Name « Nano-Materials for Energy Applications », en relation directe avec les activités de revêtements thermochromes à base de pérovskites ou d’oxyde de Vanadium VO2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec le Helmholtz-Zentrum Dresden-Rossendorf (F. Munnick), Ion Beam Center, Bautzner Landstrasse Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec Kyiv Polytechnic Institute (O. Myroniuk) dans le cadre de la réalisation de couches intumescentes pour des applications anti-feux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec l’Université Sains Malaysia (Dr. S. Shanmugan – School of Physics) dans le cadre du programme commun USM-UL mis en place en 2023 pour la réalisation de revêtements multicouches LaCoO3-Ti/AlN/Ti pour des applications dans le solaire thermique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Torres-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 282, pp.120509. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Easwarakhanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the reduction of the coating fire resistance by the use of nanosized additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4901-4907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13204-020-01405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celindano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticizers on fire retarding properties of carbon foams of intumescent coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhii Yezhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Svidersky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern-European Journal of Enterprise Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (6 (98)), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15587/1729-4061.2019.162554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Infrared Signatures of REMO3 (RE = La, Pr, Nd, Sm, and M = Co, Fe) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10519 - 10525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential analysis of diamond nucleation on silicon (001) with bias enhanced nucleation using X-ray photoelectron spectroscopy and reflection high energy electron diffraction investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue: Hasselt Diamond Workshop 2009 — SBDD XIV, 206 (9), pp.1967-1971. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200982234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (2), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/200097020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond deposition by chemical vapor deposition process: Study of the bias enhanced nucleation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (4), pp.1870-1880. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations morphologiques, chimiques, et structurales de cristaux et films de diamant élaborés par un procédé de dépôt chimique en phase vapeur assisté par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994INPL034N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvere Barrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Mines Nancy - Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">silvere-barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3832-388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136276849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Mines-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en 1ère année filière Ingénieur Civil des Mines (transformation de la matière et de l'énergie)Enseignant en 2ème année filière Ingénieur Civil des Mines (module céramiques et module dégradation des biomatériaux)Enseignant en 2ème année filière d'Ingénieur et Génie industriel et matériaux (module transformations de phases des matériaux)Enseignant en 3ème année filière d'Ingénieur et Génie industriel et matériaux (module Céramiques & Verres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de missions à l'internationnal (gestion des accords Colombie, Brésil, asie du Sud-Est, recrutement étudiants internationaux IMT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière PC au sein de l’épreuve commune de TIPE du concours d’entrée aux grandes écoles. Il s’agit d’une épreuve commune aux concours d’entrée des écoles des Mines, des Ponts et Chaussées, de Centrale-Supelec et du concours commun INP (tétraconcours). Cette responsabilité inclut de recruter une centaine d’examinateurs tous les ans (physiciens et chimistes devant examiner environ 5000 candidats de la filière PC) et d’assurer le bon déroulement des oraux sur 4 semaines (mission en juin-juillet, chaque année, à Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur à l'Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur dans l'équipe 202 FMEA &amp;quot;Films minces pour l'Energie et applications&amp;quot;Thématique principales : dépôt de films minces de perovskites thermochromes et synthèse de nanparticules métalliques ou d'oxydes ternaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications	(hors soumission)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Publications avec comité de lecture	40Communications revues nationales avec comité de lecture	9Communications (oraux ou affiches) sans acte, associées à des séminaires ou écoles thématiques	38Participations (oraux ou affiches) à des congrès internationaux	54Participation à des ouvrages	1Conférences invitées	3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du GDR Tamarys «Transferts rAdiatifs, MAtériaux, pRocédés et sYstèmes aSsociés » depuis juin 2024 et co-responsable de l’axe T2.2. « Procédés de mise en forme automatisés : texturation 2D (couches minces, gravures) et 3D (fabrication additive) des matériaux».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation actuelle aux GDR Oxyfun « oxydes fonctionnels », Name « Nano-Materials for Energy Applications », en relation directe avec les activités de revêtements thermochromes à base de pérovskites ou d’oxyde de Vanadium VO2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec le Helmholtz-Zentrum Dresden-Rossendorf (F. Munnick), Ion Beam Center, Bautzner Landstrasse Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec Kyiv Polytechnic Institute (O. Myroniuk) dans le cadre de la réalisation de couches intumescentes pour des applications anti-feux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec l’Université Sains Malaysia (Dr. S. Shanmugan – School of Physics) dans le cadre du programme commun USM-UL mis en place en 2023 pour la réalisation de revêtements multicouches LaCoO3-Ti/AlN/Ti pour des applications dans le solaire thermique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Torres-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 282, pp.120509. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Easwarakhanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the reduction of the coating fire resistance by the use of nanosized additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4901-4907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13204-020-01405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticizers on fire retarding properties of carbon foams of intumescent coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhii Yezhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Svidersky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern-European Journal of Enterprise Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (6 (98)), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15587/1729-4061.2019.162554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celindano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Infrared Signatures of REMO3 (RE = La, Pr, Nd, Sm, and M = Co, Fe) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10519 - 10525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential analysis of diamond nucleation on silicon (001) with bias enhanced nucleation using X-ray photoelectron spectroscopy and reflection high energy electron diffraction investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue: Hasselt Diamond Workshop 2009 — SBDD XIV, 206 (9), pp.1967-1971. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200982234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (2), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/200097020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond deposition by chemical vapor deposition process: Study of the bias enhanced nucleation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (4), pp.1870-1880. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations morphologiques, chimiques, et structurales de cristaux et films de diamant élaborés par un procédé de dépôt chimique en phase vapeur assisté par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994INPL034N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02808730"/>
+    <w:nsid w:val="FF975382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvere-barrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-388X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136276849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Myronyuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arranda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01405-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Myronyuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Baklan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Yezhov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Svidersky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/1729-4061.2019.162554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03955968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/200097020277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-257568N9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dieguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL034N" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvere-barrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-388X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136276849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Myronyuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arranda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01405-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Myronyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Baklan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Yezhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Svidersky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/1729-4061.2019.162554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03955968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/200097020277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-257568N9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dieguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL034N" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>