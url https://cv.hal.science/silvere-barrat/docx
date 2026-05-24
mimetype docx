--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvere Barrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Mines Nancy - Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">silvere-barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3832-388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136276849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Mines-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en 1ère année filière Ingénieur Civil des Mines (transformation de la matière et de l'énergie)Enseignant en 2ème année filière Ingénieur Civil des Mines (module céramiques et module dégradation des biomatériaux)Enseignant en 2ème année filière d'Ingénieur et Génie industriel et matériaux (module transformations de phases des matériaux)Enseignant en 3ème année filière d'Ingénieur et Génie industriel et matériaux (module Céramiques & Verres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de missions à l'internationnal (gestion des accords Colombie, Brésil, asie du Sud-Est, recrutement étudiants internationaux IMT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière PC au sein de l’épreuve commune de TIPE du concours d’entrée aux grandes écoles. Il s’agit d’une épreuve commune aux concours d’entrée des écoles des Mines, des Ponts et Chaussées, de Centrale-Supelec et du concours commun INP (tétraconcours). Cette responsabilité inclut de recruter une centaine d’examinateurs tous les ans (physiciens et chimistes devant examiner environ 5000 candidats de la filière PC) et d’assurer le bon déroulement des oraux sur 4 semaines (mission en juin-juillet, chaque année, à Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur à l'Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur dans l'équipe 202 FMEA &amp;quot;Films minces pour l'Energie et applications&amp;quot;Thématique principales : dépôt de films minces de perovskites thermochromes et synthèse de nanparticules métalliques ou d'oxydes ternaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications	(hors soumission)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Publications avec comité de lecture	40Communications revues nationales avec comité de lecture	9Communications (oraux ou affiches) sans acte, associées à des séminaires ou écoles thématiques	38Participations (oraux ou affiches) à des congrès internationaux	54Participation à des ouvrages	1Conférences invitées	3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du GDR Tamarys «Transferts rAdiatifs, MAtériaux, pRocédés et sYstèmes aSsociés » depuis juin 2024 et co-responsable de l’axe T2.2. « Procédés de mise en forme automatisés : texturation 2D (couches minces, gravures) et 3D (fabrication additive) des matériaux».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation actuelle aux GDR Oxyfun « oxydes fonctionnels », Name « Nano-Materials for Energy Applications », en relation directe avec les activités de revêtements thermochromes à base de pérovskites ou d’oxyde de Vanadium VO2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec le Helmholtz-Zentrum Dresden-Rossendorf (F. Munnick), Ion Beam Center, Bautzner Landstrasse Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec Kyiv Polytechnic Institute (O. Myroniuk) dans le cadre de la réalisation de couches intumescentes pour des applications anti-feux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec l’Université Sains Malaysia (Dr. S. Shanmugan – School of Physics) dans le cadre du programme commun USM-UL mis en place en 2023 pour la réalisation de revêtements multicouches LaCoO3-Ti/AlN/Ti pour des applications dans le solaire thermique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Torres-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 282, pp.120509. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Easwarakhanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the reduction of the coating fire resistance by the use of nanosized additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4901-4907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13204-020-01405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticizers on fire retarding properties of carbon foams of intumescent coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhii Yezhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Svidersky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern-European Journal of Enterprise Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (6 (98)), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15587/1729-4061.2019.162554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celindano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Infrared Signatures of REMO3 (RE = La, Pr, Nd, Sm, and M = Co, Fe) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10519 - 10525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential analysis of diamond nucleation on silicon (001) with bias enhanced nucleation using X-ray photoelectron spectroscopy and reflection high energy electron diffraction investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue: Hasselt Diamond Workshop 2009 — SBDD XIV, 206 (9), pp.1967-1971. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200982234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (2), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/200097020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond deposition by chemical vapor deposition process: Study of the bias enhanced nucleation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (4), pp.1870-1880. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations morphologiques, chimiques, et structurales de cristaux et films de diamant élaborés par un procédé de dépôt chimique en phase vapeur assisté par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994INPL034N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvere Barrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Mines Nancy - Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">silvere-barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3832-388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136276849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Mines-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en 1ère année filière Ingénieur Civil des Mines (transformation de la matière et de l'énergie)Enseignant en 2ème année filière Ingénieur Civil des Mines (module céramiques et module dégradation des biomatériaux)Enseignant en 2ème année filière d'Ingénieur et Génie industriel et matériaux (module transformations de phases des matériaux)Enseignant en 3ème année filière d'Ingénieur et Génie industriel et matériaux (module Céramiques & Verres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de missions à l'internationnal (gestion des accords Colombie, Brésil, asie du Sud-Est, recrutement étudiants internationaux IMT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la filière PC au sein de l’épreuve commune de TIPE du concours d’entrée aux grandes écoles. Il s’agit d’une épreuve commune aux concours d’entrée des écoles des Mines, des Ponts et Chaussées, de Centrale-Supelec et du concours commun INP (tétraconcours). Cette responsabilité inclut de recruter une centaine d’examinateurs tous les ans (physiciens et chimistes devant examiner environ 5000 candidats de la filière PC) et d’assurer le bon déroulement des oraux sur 4 semaines (mission en juin-juillet, chaque année, à Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur à l'Institut Jean Lamour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur dans l'équipe 202 FMEA &amp;quot;Films minces pour l'Energie et applications&amp;quot;Thématique principales : dépôt de films minces de perovskites thermochromes et synthèse de nanparticules métalliques ou d'oxydes ternaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications	(hors soumission)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Publications avec comité de lecture	40Communications revues nationales avec comité de lecture	9Communications (oraux ou affiches) sans acte, associées à des séminaires ou écoles thématiques	38Participations (oraux ou affiches) à des congrès internationaux	54Participation à des ouvrages	1Conférences invitées	3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du GDR Tamarys «Transferts rAdiatifs, MAtériaux, pRocédés et sYstèmes aSsociés » depuis juin 2024 et co-responsable de l’axe T2.2. « Procédés de mise en forme automatisés : texturation 2D (couches minces, gravures) et 3D (fabrication additive) des matériaux».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation actuelle aux GDR Oxyfun « oxydes fonctionnels », Name « Nano-Materials for Energy Applications », en relation directe avec les activités de revêtements thermochromes à base de pérovskites ou d’oxyde de Vanadium VO2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec le Helmholtz-Zentrum Dresden-Rossendorf (F. Munnick), Ion Beam Center, Bautzner Landstrasse Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec Kyiv Polytechnic Institute (O. Myroniuk) dans le cadre de la réalisation de couches intumescentes pour des applications anti-feux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec l’Université Sains Malaysia (Dr. S. Shanmugan – School of Physics) dans le cadre du programme commun USM-UL mis en place en 2023 pour la réalisation de revêtements multicouches LaCoO3-Ti/AlN/Ti pour des applications dans le solaire thermique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Torres-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Mola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 282, pp.120509. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Easwarakhanthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kharkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the reduction of the coating fire resistance by the use of nanosized additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4901-4907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13204-020-01405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticizers on fire retarding properties of carbon foams of intumescent coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Myronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Baklan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhii Yezhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Svidersky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern-European Journal of Enterprise Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (6 (98)), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15587/1729-4061.2019.162554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celindano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Infrared Signatures of REMO3 (RE = La, Pr, Nd, Sm, and M = Co, Fe) Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de La Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (19), pp.10519 - 10525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a-C:H and Si doped a-C:H thin films grown by LF-PECVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (9-10), pp.1339-1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential analysis of diamond nucleation on silicon (001) with bias enhanced nucleation using X-ray photoelectron spectroscopy and reflection high energy electron diffraction investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue: Hasselt Diamond Workshop 2009 — SBDD XIV, 206 (9), pp.1967-1971. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200982234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis to characterize CVD diamond deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (2), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/200097020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond deposition by chemical vapor deposition process: Study of the bias enhanced nucleation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (4), pp.1870-1880. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations morphologiques, chimiques, et structurales de cristaux et films de diamant élaborés par un procédé de dépôt chimique en phase vapeur assisté par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994INPL034N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF975382"/>
+    <w:nsid w:val="F0D7E6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvere-barrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-388X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136276849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Myronyuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arranda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01405-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Myronyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Baklan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Yezhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Svidersky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/1729-4061.2019.162554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03955968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/200097020277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-257568N9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dieguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL034N" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvere-barrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-388X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136276849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Myronyuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arranda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01405-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Myronyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Baklan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Yezhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Svidersky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/1729-4061.2019.162554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03955968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/200097020277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-257568N9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dieguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994INPL034N" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>