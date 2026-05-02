--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -133,51 +133,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études romanes de Brno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 1 (46), pp.40-52. </w:t>
+              <w:t xml:space="preserve">, 2025, 1 (46), pp.40-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5817/ERB2025-1-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -387,174 +387,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recensão do livro de Sara Grünhagen, José Saramago et son atelier d’écriture, Paris, Honoré Champion, 2022 (335 pp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2036-0967/16669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identidades (des)veladas nos estratos e páginas da &amp;quot;História do Cerco de Lisboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camões : revista de letras e culturas lusófonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124348v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05124354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des articles Déclinaisons post/dé/coloniales en contextes de langue portugaise</w:t>
               </w:r>
@@ -3836,51 +3836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2025-1-4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-0967/16669" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_8_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;vens Matozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-4301.2021.3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaventura de Sousa Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2025-1-4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-0967/16669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_8_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;vens Matozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-4301.2021.3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaventura de Sousa Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>