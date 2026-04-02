--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -848,51 +848,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1099,51 +1099,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-022-03162-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1303,587 +1303,453 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer intrinsic PI3Kα activity accelerates metastasis and rewires macrophage component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Pons-Tostivint</w:t>
+                <w:t xml:space="preserve">Fernanda Ramos‐delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Pons‐tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (7), pp.e13502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.202013502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208185v1</w:t>
+                <w:t xml:space="preserve">hal-03625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic cancer intrinsic PI3Kα activity accelerates metastasis and rewires macrophage component</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Control of Cell Proliferation Increases Resistance to Chemotherapeutic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Pons‐tostivint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celia Cintas</w:t>
+                <w:t xml:space="preserve">Ilaria Francesca Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Mascheroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchari Ben-Mériem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202013502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), pp.128103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.128103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625379v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Control of Cell Proliferation Increases Resistance to Chemotherapeutic Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Mascheroni</w:t>
+                <w:t xml:space="preserve">Experimental pancreatic cancer develops in soft pancreas: novel leads for an individualized diagnosis by ultrafast elasticity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prunet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vertut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Ferreira da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.128103⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.34066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943906v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental pancreatic cancer develops in soft pancreas: novel leads for an individualized diagnosis by ultrafast elasticity imaging</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+                <w:t xml:space="preserve">Signal-Targeted Therapies and Resistance Mechanisms in Pancreatic Cancer: Future Developments Reside in Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Cintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,70 +1771,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers10060174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1978,51 +1844,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2074,169 +1940,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crest maturation at the cardiomyocyte surface contributes to a new late postnatal development stage that controls the diastolic function of the adult heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Gaël Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Genet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2246,51 +2112,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2349,113 +2215,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Symposium on Hormones and cell regulation - Cancer signalling and metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mont Sainte Odile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,73 +2340,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling, Microenvironment and Targeting - GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3Kβ controls mechanical parameters of pancreatic tumours predictive of poor survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2549,123 +2415,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO | EMBL Symposium Mechanobiology in development and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Heidelberg, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3Kα signaling controls the balance between tissue regeneration and precancer lesion formation via PHGDH expression in pancreatic inflammation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2687,88 +2553,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Onco Week 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2778,161 +2644,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the class IA PI3K p110β subunit in pancreatic cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vertut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR PI3K</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Boston, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (10), pp.32-33, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2942,114 +2808,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beta isoform of PI3K &amp; control of Kras oncogenicity in pancreatic carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cellular Biology. Université Toulouse 3 (Paul Sabatier ), 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05028420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3196,51 +3062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04819857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gratacap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cintas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos&#8208;delgado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons&#8208;tostivint" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Francesca Rizzuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mascheroni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-M&#233;riem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.128103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vertut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ferreira da Mota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10060174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04819857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gratacap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos&#8208;delgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons&#8208;tostivint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cintas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Francesca Rizzuti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mascheroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-M&#233;riem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.128103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vertut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ferreira da Mota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10060174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>