--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -66,2049 +66,2049 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+                <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tristan Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301039v1</w:t>
+                <w:t xml:space="preserve">hal-05346744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crest maturation at the cardiomyocyte surface contributes to a new late postnatal development stage that controls the diastolic function of the adult heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina D’Angelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924047v1</w:t>
-[...499 lines deleted...]
-                <w:t xml:space="preserve">hal-04908762v1</w:t>
+                <w:t xml:space="preserve">hal-03574569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical compressive forces increase PI3K output signaling in breast and pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma C Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (3), pp.e202402854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202402854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy-single-molecule force spectroscopy unveils GPCR cell surface architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-022-03162-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organismal roles for the PI3Kα and β isoforms: their specificity, redundancy or cooperation is context-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gratacap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 478 (6), pp.1199-1225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BCJ20210004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer intrinsic PI3Kα activity accelerates metastasis and rewires macrophage component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos‐delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Pons‐tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (7), pp.e13502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.202013502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Control of Cell Proliferation Increases Resistance to Chemotherapeutic Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Francesca Rizzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mascheroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchari Ben-Mériem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (12), pp.128103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.128103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental pancreatic cancer develops in soft pancreas: novel leads for an individualized diagnosis by ultrafast elasticity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vertut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Ferreira da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.34066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-Targeted Therapies and Resistance Mechanisms in Pancreatic Cancer: Future Developments Reside in Proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers10060174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristan Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346744v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de Duve institut (Brussels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Duve institut, Jun 2025, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crest maturation at the cardiomyocyte surface contributes to a new late postnatal development stage that controls the diastolic function of the adult heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th PIPgen annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIPgen, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Symposium on hormones and cell regulation - Cancer signalling and metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mont Sainte Odile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging the 3D cellular effects of compression in oncology: Application in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier pour le 1st meeting of the France-BioImaging Mechanobiology WG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mechanobiology Working Group FBI, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enzyme de synthèse de la sérine PHGDH et la phosphatidyl-inositol kinase PI3Kα favorisent le potentiel de régénération du pancréas sous stress nutritif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
+                <w:t xml:space="preserve">Dimitra Bozoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Genet</w:t>
+                <w:t xml:space="preserve">Amélie Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel du CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alzieu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03574569v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanobiology Club of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2126,103 +2126,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Symposium on Hormones and cell regulation - Cancer signalling and metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mont Sainte Odile, France</w:t>
@@ -2251,103 +2251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling, Microenvironment and Targeting - GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
@@ -2376,64 +2376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3Kβ controls mechanical parameters of pancreatic tumours predictive of poor survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,77 +2501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3Kα signaling controls the balance between tissue regeneration and precancer lesion formation via PHGDH expression in pancreatic inflammation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,77 +2671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the class IA PI3K p110β subunit in pancreatic cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vertut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3062,51 +3062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04819857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gratacap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos&#8208;delgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons&#8208;tostivint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cintas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Francesca Rizzuti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mascheroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-M&#233;riem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.128103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vertut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ferreira da Mota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10060174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04819857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gratacap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos&#8208;delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons&#8208;tostivint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cintas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Francesca Rizzuti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mascheroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-M&#233;riem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.128103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vertut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ferreira da Mota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10060174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>