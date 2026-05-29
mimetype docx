--- v0 (2026-03-16)
+++ v1 (2026-05-29)
@@ -188,589 +188,589 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anistia para quem? Um estudo comparativo da trajetória dos atores sociais da revolta de oficiais de 1893 e da revolta de marinheiros de 1910 no tempo longo</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
+                <w:t xml:space="preserve">Projet de recherche &amp;quot;Inventaire de la production culturelle dans les territoires subalternisés : des formes de survie, de résistance et despoir dans les territoires de Plaine Commune et dans la banlieue Nord de Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26792/rbed.v11i1.75414⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735406v2</w:t>
+                <w:t xml:space="preserve">hal-05506127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">https://doi.org/10.11606/issn.2316-901X.v0i67p165-183</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de recherche &amp;quot;Déviance, Psychopathologie et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Facina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Capanema De Almeida</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67, pp.165. </w:t>
+                <w:t xml:space="preserve">Jorge P. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.2316-901X.v0i67p165-183⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Nicole Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250747v1</w:t>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-02059060v1</w:t>
+                <w:t xml:space="preserve">hal-05506132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche &amp;quot;Inventaire de la production culturelle dans les territoires subalternisés : des formes de survie, de résistance et despoir dans les territoires de Plaine Commune et dans la banlieue Nord de Rio de Janeiro</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Anistia para quem? Um estudo comparativo da trajetória dos atores sociais da revolta de oficiais de 1893 e da revolta de marinheiros de 1910 no tempo longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Capanema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos de Defesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05506127v1</w:t>
+                <w:t xml:space="preserve">⟨10.26792/rbed.v11i1.75414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche &amp;quot;Déviance, Psychopathologie et religion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">https://doi.org/10.11606/issn.2316-901X.v0i67p165-183</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Capanema De Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista do Instituto de Estudos Brasileiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.2316-901X.v0i67p165-183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race, révolte, république : les marins brésiliens dans le contexte post-abolitionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Capanema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.159-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de l'intégration dans les Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.7851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Aknin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05506132v1</w:t>
+                <w:t xml:space="preserve">hal-02059060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1056,51 +1056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fundação Casa de Rui Barbosa / Editora 7Letras. 400 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1264,51 +1264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la démocratie raciale brésilienne au multiculturalisme colombien. Inclusion et exclusion de populations noires en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capanema P. de Almeida Sílvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fléchet Anaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1616,51 +1616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Facina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735406v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26792/rbed.v11i1.75414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Capanema De Almeida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v0i67p165-183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P. Santiago" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aknin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04973243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Almeida, Capanema De" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Facina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P. Santiago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aknin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735406v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26792/rbed.v11i1.75414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Capanema De Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v0i67p165-183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02059060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04973243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Almeida, Capanema De" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>