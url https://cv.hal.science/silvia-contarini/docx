--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Contarini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni Settanta, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni Settanta: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2024, Civiltà italiana, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme nouveau, femme nouvelle : les apories futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Regard, Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et manifestes. Nouvelles perspectives sur une forme actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.145-164, 2023, 979-10-231-0751-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.3-5, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Une vocation». Scrivere in francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabina Ciminari, Silvia Contarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.147-160, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla parte delle scrittrici: Alba de Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.177-190, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrazioni invisibili: le badanti letterarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Comberiati; Chiara Mengozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storie condivise nell’Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.105-128, 2023, 978-8829013852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni ’70, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global/Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.9-16, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lithos, pp.7-8, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterità africane nella letteratura italiana coloniale e post-coloniale : paradigmi e topoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colbert Akieudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa nella letteratura italiana (post)coloniale: memoria, percezioni e rappresentazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.61-77, 2022, 979-1254960073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Prefazione»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-10, 2022, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; au domaine italophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Contarini, Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du colonial au mondial : anthologie littéraire transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, p. 181-199, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial. Une anthologie transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.9-15, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Sacco Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, pouvoir et luttes des femmes en Italie. Le combat des mondariso à l’orée du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.11-13, 2021, 978-2840163916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e globalizzazione nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandra Sarzoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ITALIANISTICA NEL TERZO MILLENNIO. LE NUOVE SFIDE NELLE RICERCHE LINGUISTICHE, LETTERARIE E CULTURALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università “Ss. Cirillo e Metodio”, pp.45-65, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal of Work in Italian Literature: From Vogliamo tutto by Balestrini to Works by Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiziano Toracca; Angela Condello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Labour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ‎ Routledge, pp.211-220, 2021, 978-1032086965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linee del sud e racconti di migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Orrù. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi / contatti / migrazioni / dualismi. Nord/Sud e Mediterraneo nella lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.99-114, 2021, 978-8876679155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Giulio Angioni, o l'anti-esotismo della cultura sarda»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Marras; Giuliana Pias; Felice Tiragallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una vita vissuta due volte. Giulio Angioni scrittore e antropologo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Maestrale, pp.103-115, 2020, 978-88-6429-253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi di emancipazione, spazi di liberazione nell’immaginario femminile del Novecento. Rosa Rosà, Sibilla Aleramo, Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucinda Spera; Monica Cristina Storini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idee, forme e racconto della città nella narrativa italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.121-130, 2020, 978-8876678332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta. L'intertestualità ai tempi dei nuovi media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-17, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Baghetti; Daniele Comberiati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contro la finzione. Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.17-33, 2019, 978-8869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane.Introduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence, du colonial au mondial. Une anthologie théorique transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.19-29, 2019, ‎ 978-8869761546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-André Claudel; Élodie Gaden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l'avant-garde à l'appel de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PR Rennes, pp.153-162, 2019, ‎ 978-2753576940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » du Champ francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione e liberazione al Sud: Una donna di Sibilla Aleramo e L’arte della gioia di Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramona Onnis; Manuela Spinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e Sud. Percorsi nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.83-95, 2018, ‎ 978-8876677335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Broccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal corpo assediato alle macerie della memoria. La poesia di Iolanda Insana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carabba, pp.7-8, 2018, ‎ 978-8863445244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bru, Sasha and Somigli, Luca and Van Den Bossche, Bart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurism: A Microhistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.224-234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghetti, Carlo and Comberiati, Daniele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la finzione : Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre Corte, 2017, Cartografie, 9788869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point : A Futurist Woman?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghaus, Gunther. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Yearbook of Futurism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5: Women Futurists and Women Artists Influenced by Futurism, de Gruyter, pp.87--110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare il precariato e le differenze nell'Italia della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.190-201, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anilda Ibrhaimi : la Storia di una nuova italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somigli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negli archivi e per le strade : il ritorno al reale nella narrativa italiana di inizio millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.215-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro della donna, di Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervai, Franciska and Falvay, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sul fil di ragno della memoria. Studi in onore di Ilona Fried</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ponte Alapitvany, pp.303-314, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme futuriste, femme artiste : l'art de conjuguer nouveau gender et nouveaux genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bridet, Guillaume and Tomiche, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.35-48, 2012, Itinéraires, 978-2-296-55776-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpretazioni del codice barbaricino: i banditi di Sergio Atzeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra, Patrizia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questioni di letteratura sarda: un paradigma da definire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Angeli, pp.215--225, 2012, 978-88-204-1071-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingue, dialetti, identità. Letteratura dell'immigrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particularismes et identités régionales dans la littérature italienne contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeiro Gonçalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Graça Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteves José Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre, 2023, ‎ 978-2840165170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lithos, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pias Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2022, ‎ 978-8876679933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta: l'intertestualità ai tempi dei nuovi media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2020, 978-8876677922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joubert Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-6976-154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere al tempo della globalizzazione. Narrativa italiana dei primi anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-7667-780-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial. Une anthologie transculturelle, Sesto san Giovanni, Mimesis, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sesto San Giovanni, Italie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie année zéro. Chroniques de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mileschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. , 2018, Cahiers d'Italies, Christophe Mileschi; Silvia Contarini, 9782840162940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragitti del Sud nella cultura italiana contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Onnis, Ramona and Solis, Teresa. Cesati, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi realismi nella cultura dell'Italia contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transeuropa, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove (e vecchie) geografie letterarie nell'Italia del XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Franco Cesati editore, 2016, 978-88-7667-580-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italian Theory existe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Luglio, Davide. Éditions Mimésis, 2015, 978-88-575-2731-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation : littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2015, 978-3-0343-1597-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangela Monica Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. Ombre corte, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marsi, Luca. Presses universitaires de Paris Nanterre, 2014, 978-2-84016-197-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo, tra globale, locale e postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il Maestrale, 2012, 978-8864291369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo : tra globale, locale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Il Maestrale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand, Sans autre lieu que la nuit, frammenti neo-romanzeschi di una decostruzione generalizzata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove prospettive per la ricerca interculturale e interdisciplinare negli studi di italianistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'L'italianistica in Italia e all’estero. Riflessioni su ricerca e didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPI, Sep 2023, IIC Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études: I femminismi e il genere. Definizioni, categorie, strumenti e sfide nell'Italia del Ventunesimo secolo. Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de trois ouvrages collectifs transculturels et des résultats du projet TransEu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe transculturelle dans le monde global / Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione alla Tavola rotonda conclusiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sapienza Università. Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde avec l'équipe éditoriale de l'anthologie &amp;quot;Penser la différence culturelle&amp;quot; publiée aux éditions Mimésis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Penser la différence culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Salon Kerchache, Musée Quai Branly, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporaneistica italiana in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ardolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dibattito sulle prospettive storiche, metodologiche e di genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Di Nicola, May 2019, Roma Sapienza Università, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badanti: narrazione, migrazione, genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badanti d'Italia: immagine, parola, norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Apr 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città multietniche nella letteratura italiana della migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmoMed. Tracce di cosmopolitismo intorno al Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture de la guerre d'Éthiopie : les reportages de Malaparte et Buzzati et le roman de Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mots et des images des (dé)colonisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, Fondation Calouste Gulbenkian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città delle (nuove) donne: Rosa Rosà e Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spazi urbani spazi narrativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sapienza Università. Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité à l'épreuve de l'interprétation : littérature italienne migrante et postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances, itinéraires, di/vergences, croisements entre Littératures, genre, pensées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LEGS, Nov 2018, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violenza versus transcultura. Come leggere La Straniera di Younis Tawfik e Regina di fiori e di perle di Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il caso italiano: violenza, memoria culturale e transculturalità (1990-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Menaggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare la donna oltre la madre. Tra Una donna di Sibilla Aleramo (1906) e Se consideri le colpe di Andrea Bajani (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e costruzione del culturale: Fabbriche dei pensieri in Italia nel Novecento e verso il terzo Millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Budapest, Hungary. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinité, virilité, esprit guerrier : l'érotisme selon FT Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marinetti, o l'erotismo/eroismo (anti)latino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Procida, Italie. pp.177--187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femminismi : teoria, critica e letteratura nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana al tempo della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana ai tempi della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33-34, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale nella letteratura italiana degli anni 2000, rivista Narrativa, n°33-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33/34, 2012, 2840161281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le pin, de Grazia Deledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, anno 9 (19), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso tra medicina e letteratura : un grimaldello teorico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/2039-6597/4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voci delle badanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il lavoro nelle raccolte di racconti dagli anni Ottanta a oggi (15), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15168/t3.v0i15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intervention du Sud, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cazzato. Sguardo inglese e Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.533-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversificare la diversità: Dagli africani di Undici ai sardi di Ogni madre, di Savina Dolores Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhesis : International Journal of Linguistics, Philology and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennes : la transculturation à l’œuvre (littéraire). De Vice Versa, magazine transculturel, à Kuma&transuculturazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 377, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Italia fuori Italia (38), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postcolonialisme italien et ses &amp;quot;différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Postcolonialisme italien (X), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere e riscrivere la guerra d'Etiopia: eroismi coloniali e postcoloniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Corvina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturalizzare il corpo femminile. Futurismo e femminismo, tra utopie e tecnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italogramma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile memoria della grande guerra nella rivista comunista &amp;quot;Rinascita&amp;quot; (1944-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Naccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali d'Italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.355-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Intorno a Part[h]Enope. Naples et les arts / Napoli e le arti, Peter Lang, Berna, 2013 (pp. 454) a cura di Camillo Faverzani [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien, langue &amp;quot;autre&amp;quot; ? La littérature italienne de la migration en questions [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Plurilinguisme : de l’expérience multiculturelle à l’expérimentation (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetiche. Rivista di letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16: Figure dell'anomalia (40), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/230956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CURA EN ITALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La cura en Italie»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cura en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinelli Manuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccini Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Enif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3686-3687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rosà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3736-3737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Contarini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni Settanta, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni Settanta: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2024, Civiltà italiana, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Une vocation». Scrivere in francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabina Ciminari, Silvia Contarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.147-160, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla parte delle scrittrici: Alba de Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.177-190, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrazioni invisibili: le badanti letterarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Comberiati; Chiara Mengozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storie condivise nell’Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.105-128, 2023, 978-8829013852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme nouveau, femme nouvelle : les apories futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Regard, Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et manifestes. Nouvelles perspectives sur une forme actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.145-164, 2023, 979-10-231-0751-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.3-5, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni ’70, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global/Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.9-16, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lithos, pp.7-8, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterità africane nella letteratura italiana coloniale e post-coloniale : paradigmi e topoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colbert Akieudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa nella letteratura italiana (post)coloniale: memoria, percezioni e rappresentazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.61-77, 2022, 979-1254960073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Prefazione»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-10, 2022, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; au domaine italophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Contarini, Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du colonial au mondial : anthologie littéraire transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, p. 181-199, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial. Une anthologie transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.9-15, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Sacco Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, pouvoir et luttes des femmes en Italie. Le combat des mondariso à l’orée du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.11-13, 2021, 978-2840163916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e globalizzazione nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandra Sarzoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ITALIANISTICA NEL TERZO MILLENNIO. LE NUOVE SFIDE NELLE RICERCHE LINGUISTICHE, LETTERARIE E CULTURALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università “Ss. Cirillo e Metodio”, pp.45-65, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal of Work in Italian Literature: From Vogliamo tutto by Balestrini to Works by Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiziano Toracca; Angela Condello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Labour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ‎ Routledge, pp.211-220, 2021, 978-1032086965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linee del sud e racconti di migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Orrù. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi / contatti / migrazioni / dualismi. Nord/Sud e Mediterraneo nella lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.99-114, 2021, 978-8876679155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Giulio Angioni, o l'anti-esotismo della cultura sarda»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Marras; Giuliana Pias; Felice Tiragallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una vita vissuta due volte. Giulio Angioni scrittore e antropologo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Maestrale, pp.103-115, 2020, 978-88-6429-253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta. L'intertestualità ai tempi dei nuovi media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-17, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi di emancipazione, spazi di liberazione nell’immaginario femminile del Novecento. Rosa Rosà, Sibilla Aleramo, Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucinda Spera; Monica Cristina Storini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idee, forme e racconto della città nella narrativa italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.121-130, 2020, 978-8876678332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Baghetti; Daniele Comberiati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contro la finzione. Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.17-33, 2019, 978-8869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane.Introduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence, du colonial au mondial. Une anthologie théorique transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.19-29, 2019, ‎ 978-8869761546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-André Claudel; Élodie Gaden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l'avant-garde à l'appel de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PR Rennes, pp.153-162, 2019, ‎ 978-2753576940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » du Champ francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione e liberazione al Sud: Una donna di Sibilla Aleramo e L’arte della gioia di Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramona Onnis; Manuela Spinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e Sud. Percorsi nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.83-95, 2018, ‎ 978-8876677335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Broccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal corpo assediato alle macerie della memoria. La poesia di Iolanda Insana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carabba, pp.7-8, 2018, ‎ 978-8863445244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bru, Sasha and Somigli, Luca and Van Den Bossche, Bart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurism: A Microhistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.224-234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghetti, Carlo and Comberiati, Daniele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la finzione : Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre Corte, 2017, Cartografie, 9788869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare il precariato e le differenze nell'Italia della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.190-201, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point : A Futurist Woman?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghaus, Gunther. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Yearbook of Futurism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5: Women Futurists and Women Artists Influenced by Futurism, de Gruyter, pp.87--110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anilda Ibrhaimi : la Storia di una nuova italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somigli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negli archivi e per le strade : il ritorno al reale nella narrativa italiana di inizio millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.215-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme futuriste, femme artiste : l'art de conjuguer nouveau gender et nouveaux genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bridet, Guillaume and Tomiche, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.35-48, 2012, Itinéraires, 978-2-296-55776-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro della donna, di Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervai, Franciska and Falvay, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sul fil di ragno della memoria. Studi in onore di Ilona Fried</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ponte Alapitvany, pp.303-314, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpretazioni del codice barbaricino: i banditi di Sergio Atzeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra, Patrizia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questioni di letteratura sarda: un paradigma da definire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Angeli, pp.215--225, 2012, 978-88-204-1071-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingue, dialetti, identità. Letteratura dell'immigrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particularismes et identités régionales dans la littérature italienne contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femminismi : teoria, critica e letteratura nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana al tempo della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana ai tempi della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33-34, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale nella letteratura italiana degli anni 2000, rivista Narrativa, n°33-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33/34, 2012, 2840161281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeiro Gonçalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Graça Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteves José Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre, 2023, ‎ 978-2840165170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lithos, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pias Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2022, ‎ 978-8876679933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta: l'intertestualità ai tempi dei nuovi media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2020, 978-8876677922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joubert Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-6976-154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere al tempo della globalizzazione. Narrativa italiana dei primi anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-7667-780-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial. Une anthologie transculturelle, Sesto san Giovanni, Mimesis, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sesto San Giovanni, Italie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie année zéro. Chroniques de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mileschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. , 2018, Cahiers d'Italies, Christophe Mileschi; Silvia Contarini, 9782840162940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragitti del Sud nella cultura italiana contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Onnis, Ramona and Solis, Teresa. Cesati, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi realismi nella cultura dell'Italia contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transeuropa, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove (e vecchie) geografie letterarie nell'Italia del XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Franco Cesati editore, 2016, 978-88-7667-580-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italian Theory existe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Luglio, Davide. Éditions Mimésis, 2015, 978-88-575-2731-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangela Monica Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. Ombre corte, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation : littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2015, 978-3-0343-1597-5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marsi, Luca. Presses universitaires de Paris Nanterre, 2014, 978-2-84016-197-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo, tra globale, locale e postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il Maestrale, 2012, 978-8864291369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo : tra globale, locale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Il Maestrale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove prospettive per la ricerca interculturale e interdisciplinare negli studi di italianistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'L'italianistica in Italia e all’estero. Riflessioni su ricerca e didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPI, Sep 2023, IIC Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études: I femminismi e il genere. Definizioni, categorie, strumenti e sfide nell'Italia del Ventunesimo secolo. Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de trois ouvrages collectifs transculturels et des résultats du projet TransEu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe transculturelle dans le monde global / Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione alla Tavola rotonda conclusiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sapienza Università. Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde avec l'équipe éditoriale de l'anthologie &amp;quot;Penser la différence culturelle&amp;quot; publiée aux éditions Mimésis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Penser la différence culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Salon Kerchache, Musée Quai Branly, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporaneistica italiana in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ardolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dibattito sulle prospettive storiche, metodologiche e di genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Di Nicola, May 2019, Roma Sapienza Università, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badanti: narrazione, migrazione, genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badanti d'Italia: immagine, parola, norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Apr 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città multietniche nella letteratura italiana della migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmoMed. Tracce di cosmopolitismo intorno al Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città delle (nuove) donne: Rosa Rosà e Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spazi urbani spazi narrativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sapienza Università. Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture de la guerre d'Éthiopie : les reportages de Malaparte et Buzzati et le roman de Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mots et des images des (dé)colonisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, Fondation Calouste Gulbenkian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité à l'épreuve de l'interprétation : littérature italienne migrante et postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances, itinéraires, di/vergences, croisements entre Littératures, genre, pensées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LEGS, Nov 2018, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violenza versus transcultura. Come leggere La Straniera di Younis Tawfik e Regina di fiori e di perle di Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il caso italiano: violenza, memoria culturale e transculturalità (1990-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Menaggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare la donna oltre la madre. Tra Una donna di Sibilla Aleramo (1906) e Se consideri le colpe di Andrea Bajani (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e costruzione del culturale: Fabbriche dei pensieri in Italia nel Novecento e verso il terzo Millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Budapest, Hungary. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinité, virilité, esprit guerrier : l'érotisme selon FT Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marinetti, o l'erotismo/eroismo (anti)latino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Procida, Italie. pp.177--187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand, Sans autre lieu que la nuit, frammenti neo-romanzeschi di una decostruzione generalizzata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le pin, de Grazia Deledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, anno 9 (19), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso tra medicina e letteratura : un grimaldello teorico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/2039-6597/4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voci delle badanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il lavoro nelle raccolte di racconti dagli anni Ottanta a oggi (15), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15168/t3.v0i15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intervention du Sud, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversificare la diversità: Dagli africani di Undici ai sardi di Ogni madre, di Savina Dolores Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhesis : International Journal of Linguistics, Philology and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cazzato. Sguardo inglese e Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.533-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennes : la transculturation à l’œuvre (littéraire). De Vice Versa, magazine transculturel, à Kuma&transuculturazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 377, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Italia fuori Italia (38), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postcolonialisme italien et ses &amp;quot;différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Postcolonialisme italien (X), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere e riscrivere la guerra d'Etiopia: eroismi coloniali e postcoloniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Corvina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturalizzare il corpo femminile. Futurismo e femminismo, tra utopie e tecnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italogramma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile memoria della grande guerra nella rivista comunista &amp;quot;Rinascita&amp;quot; (1944-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Naccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali d'Italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.355-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Intorno a Part[h]Enope. Naples et les arts / Napoli e le arti, Peter Lang, Berna, 2013 (pp. 454) a cura di Camillo Faverzani [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien, langue &amp;quot;autre&amp;quot; ? La littérature italienne de la migration en questions [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Plurilinguisme : de l’expérience multiculturelle à l’expérimentation (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetiche. Rivista di letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16: Figure dell'anomalia (40), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/230956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CURA EN ITALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La cura en Italie»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cura en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinelli Manuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccini Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Enif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3686-3687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rosà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3736-3737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04295438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Sinopoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Onnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Broccio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapia Roberto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Jean-Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/ecrire-la-difference-culturelle-du-colonial-au-mondial/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pias Giuliana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/nuova-opera-aperta-lintertestualita-ai-tempi-dei-nuovi-media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Claire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/collana/livres/altera/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/scrivere-al-tempo-della-globalizzazione/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Solis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangela Monica Jansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ricciardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04330029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ardolino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Schwartz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sermini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/t3.v0i15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Naccarella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benvenuti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/230956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Spinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faccini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinelli Manuela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccini Sara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225077v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04295438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Sinopoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Onnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Broccio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapia Roberto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Jean-Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sermini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/ecrire-la-difference-culturelle-du-colonial-au-mondial/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pias Giuliana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/nuova-opera-aperta-lintertestualita-ai-tempi-dei-nuovi-media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Claire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/collana/livres/altera/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/scrivere-al-tempo-della-globalizzazione/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Solis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangela Monica Jansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ricciardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04330029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ardolino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425078v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/t3.v0i15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Naccarella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benvenuti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/230956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Spinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faccini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinelli Manuela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccini Sara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>