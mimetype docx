--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Contarini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni Settanta, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni Settanta: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2024, Civiltà italiana, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Une vocation». Scrivere in francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabina Ciminari, Silvia Contarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.147-160, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla parte delle scrittrici: Alba de Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.177-190, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrazioni invisibili: le badanti letterarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Comberiati; Chiara Mengozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storie condivise nell’Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.105-128, 2023, 978-8829013852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme nouveau, femme nouvelle : les apories futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Regard, Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et manifestes. Nouvelles perspectives sur une forme actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.145-164, 2023, 979-10-231-0751-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.3-5, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni ’70, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global/Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.9-16, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lithos, pp.7-8, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterità africane nella letteratura italiana coloniale e post-coloniale : paradigmi e topoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colbert Akieudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa nella letteratura italiana (post)coloniale: memoria, percezioni e rappresentazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.61-77, 2022, 979-1254960073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Prefazione»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-10, 2022, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; au domaine italophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Contarini, Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du colonial au mondial : anthologie littéraire transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, p. 181-199, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial. Une anthologie transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.9-15, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Sacco Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, pouvoir et luttes des femmes en Italie. Le combat des mondariso à l’orée du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.11-13, 2021, 978-2840163916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e globalizzazione nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandra Sarzoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ITALIANISTICA NEL TERZO MILLENNIO. LE NUOVE SFIDE NELLE RICERCHE LINGUISTICHE, LETTERARIE E CULTURALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università “Ss. Cirillo e Metodio”, pp.45-65, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal of Work in Italian Literature: From Vogliamo tutto by Balestrini to Works by Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiziano Toracca; Angela Condello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Labour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ‎ Routledge, pp.211-220, 2021, 978-1032086965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linee del sud e racconti di migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Orrù. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi / contatti / migrazioni / dualismi. Nord/Sud e Mediterraneo nella lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.99-114, 2021, 978-8876679155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Giulio Angioni, o l'anti-esotismo della cultura sarda»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Marras; Giuliana Pias; Felice Tiragallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una vita vissuta due volte. Giulio Angioni scrittore e antropologo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Maestrale, pp.103-115, 2020, 978-88-6429-253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta. L'intertestualità ai tempi dei nuovi media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-17, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi di emancipazione, spazi di liberazione nell’immaginario femminile del Novecento. Rosa Rosà, Sibilla Aleramo, Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucinda Spera; Monica Cristina Storini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idee, forme e racconto della città nella narrativa italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.121-130, 2020, 978-8876678332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Baghetti; Daniele Comberiati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contro la finzione. Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.17-33, 2019, 978-8869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane.Introduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence, du colonial au mondial. Une anthologie théorique transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.19-29, 2019, ‎ 978-8869761546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-André Claudel; Élodie Gaden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l'avant-garde à l'appel de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PR Rennes, pp.153-162, 2019, ‎ 978-2753576940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » du Champ francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione e liberazione al Sud: Una donna di Sibilla Aleramo e L’arte della gioia di Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramona Onnis; Manuela Spinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e Sud. Percorsi nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.83-95, 2018, ‎ 978-8876677335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Broccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal corpo assediato alle macerie della memoria. La poesia di Iolanda Insana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carabba, pp.7-8, 2018, ‎ 978-8863445244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bru, Sasha and Somigli, Luca and Van Den Bossche, Bart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurism: A Microhistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.224-234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghetti, Carlo and Comberiati, Daniele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la finzione : Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre Corte, 2017, Cartografie, 9788869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare il precariato e le differenze nell'Italia della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.190-201, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point : A Futurist Woman?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghaus, Gunther. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Yearbook of Futurism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5: Women Futurists and Women Artists Influenced by Futurism, de Gruyter, pp.87--110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anilda Ibrhaimi : la Storia di una nuova italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somigli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negli archivi e per le strade : il ritorno al reale nella narrativa italiana di inizio millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.215-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme futuriste, femme artiste : l'art de conjuguer nouveau gender et nouveaux genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bridet, Guillaume and Tomiche, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.35-48, 2012, Itinéraires, 978-2-296-55776-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro della donna, di Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervai, Franciska and Falvay, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sul fil di ragno della memoria. Studi in onore di Ilona Fried</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ponte Alapitvany, pp.303-314, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpretazioni del codice barbaricino: i banditi di Sergio Atzeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra, Patrizia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questioni di letteratura sarda: un paradigma da definire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Angeli, pp.215--225, 2012, 978-88-204-1071-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingue, dialetti, identità. Letteratura dell'immigrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particularismes et identités régionales dans la littérature italienne contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femminismi : teoria, critica e letteratura nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana al tempo della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana ai tempi della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33-34, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale nella letteratura italiana degli anni 2000, rivista Narrativa, n°33-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33/34, 2012, 2840161281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeiro Gonçalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Graça Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteves José Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre, 2023, ‎ 978-2840165170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lithos, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pias Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2022, ‎ 978-8876679933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta: l'intertestualità ai tempi dei nuovi media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2020, 978-8876677922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joubert Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-6976-154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere al tempo della globalizzazione. Narrativa italiana dei primi anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-7667-780-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial. Une anthologie transculturelle, Sesto san Giovanni, Mimesis, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sesto San Giovanni, Italie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie année zéro. Chroniques de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mileschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. , 2018, Cahiers d'Italies, Christophe Mileschi; Silvia Contarini, 9782840162940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragitti del Sud nella cultura italiana contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Onnis, Ramona and Solis, Teresa. Cesati, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi realismi nella cultura dell'Italia contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transeuropa, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove (e vecchie) geografie letterarie nell'Italia del XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Franco Cesati editore, 2016, 978-88-7667-580-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italian Theory existe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Luglio, Davide. Éditions Mimésis, 2015, 978-88-575-2731-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangela Monica Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. Ombre corte, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation : littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2015, 978-3-0343-1597-5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marsi, Luca. Presses universitaires de Paris Nanterre, 2014, 978-2-84016-197-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo, tra globale, locale e postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il Maestrale, 2012, 978-8864291369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo : tra globale, locale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Il Maestrale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove prospettive per la ricerca interculturale e interdisciplinare negli studi di italianistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'L'italianistica in Italia e all’estero. Riflessioni su ricerca e didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPI, Sep 2023, IIC Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études: I femminismi e il genere. Definizioni, categorie, strumenti e sfide nell'Italia del Ventunesimo secolo. Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de trois ouvrages collectifs transculturels et des résultats du projet TransEu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe transculturelle dans le monde global / Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione alla Tavola rotonda conclusiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sapienza Università. Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde avec l'équipe éditoriale de l'anthologie &amp;quot;Penser la différence culturelle&amp;quot; publiée aux éditions Mimésis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Penser la différence culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Salon Kerchache, Musée Quai Branly, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporaneistica italiana in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ardolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dibattito sulle prospettive storiche, metodologiche e di genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Di Nicola, May 2019, Roma Sapienza Università, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badanti: narrazione, migrazione, genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badanti d'Italia: immagine, parola, norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Apr 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città multietniche nella letteratura italiana della migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmoMed. Tracce di cosmopolitismo intorno al Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città delle (nuove) donne: Rosa Rosà e Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spazi urbani spazi narrativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sapienza Università. Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture de la guerre d'Éthiopie : les reportages de Malaparte et Buzzati et le roman de Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mots et des images des (dé)colonisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, Fondation Calouste Gulbenkian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité à l'épreuve de l'interprétation : littérature italienne migrante et postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances, itinéraires, di/vergences, croisements entre Littératures, genre, pensées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LEGS, Nov 2018, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violenza versus transcultura. Come leggere La Straniera di Younis Tawfik e Regina di fiori e di perle di Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il caso italiano: violenza, memoria culturale e transculturalità (1990-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Menaggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare la donna oltre la madre. Tra Una donna di Sibilla Aleramo (1906) e Se consideri le colpe di Andrea Bajani (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e costruzione del culturale: Fabbriche dei pensieri in Italia nel Novecento e verso il terzo Millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Budapest, Hungary. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinité, virilité, esprit guerrier : l'érotisme selon FT Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marinetti, o l'erotismo/eroismo (anti)latino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Procida, Italie. pp.177--187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand, Sans autre lieu que la nuit, frammenti neo-romanzeschi di una decostruzione generalizzata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le pin, de Grazia Deledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, anno 9 (19), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso tra medicina e letteratura : un grimaldello teorico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/2039-6597/4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voci delle badanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il lavoro nelle raccolte di racconti dagli anni Ottanta a oggi (15), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15168/t3.v0i15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intervention du Sud, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversificare la diversità: Dagli africani di Undici ai sardi di Ogni madre, di Savina Dolores Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhesis : International Journal of Linguistics, Philology and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cazzato. Sguardo inglese e Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.533-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennes : la transculturation à l’œuvre (littéraire). De Vice Versa, magazine transculturel, à Kuma&transuculturazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 377, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Italia fuori Italia (38), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postcolonialisme italien et ses &amp;quot;différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Postcolonialisme italien (X), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere e riscrivere la guerra d'Etiopia: eroismi coloniali e postcoloniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Corvina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturalizzare il corpo femminile. Futurismo e femminismo, tra utopie e tecnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italogramma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile memoria della grande guerra nella rivista comunista &amp;quot;Rinascita&amp;quot; (1944-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Naccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali d'Italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.355-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Intorno a Part[h]Enope. Naples et les arts / Napoli e le arti, Peter Lang, Berna, 2013 (pp. 454) a cura di Camillo Faverzani [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien, langue &amp;quot;autre&amp;quot; ? La littérature italienne de la migration en questions [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Plurilinguisme : de l’expérience multiculturelle à l’expérimentation (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetiche. Rivista di letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16: Figure dell'anomalia (40), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/230956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CURA EN ITALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La cura en Italie»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cura en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinelli Manuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccini Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Enif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3686-3687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rosà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3736-3737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Contarini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni Settanta, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni Settanta: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2024, Civiltà italiana, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Une vocation». Scrivere in francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabina Ciminari, Silvia Contarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.147-160, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme nouveau, femme nouvelle : les apories futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Regard, Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et manifestes. Nouvelles perspectives sur une forme actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.145-164, 2023, 979-10-231-0751-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.3-5, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla parte delle scrittrici: Alba de Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilona Fried; Adriana Vignazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novecento oggi: miti, eredità, recuperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facolta di Lettere dell'Università Eötvös Loránd di Budapest, pp.177-190, 2023, 978-963-489-581-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrazioni invisibili: le badanti letterarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Comberiati; Chiara Mengozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storie condivise nell’Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.105-128, 2023, 978-8829013852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccontare gli anni ’70, tra mito e disillusione. Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global/Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.9-16, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lithos, pp.7-8, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterità africane nella letteratura italiana coloniale e post-coloniale : paradigmi e topoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colbert Akieudji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa nella letteratura italiana (post)coloniale: memoria, percezioni e rappresentazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.61-77, 2022, 979-1254960073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Prefazione»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-10, 2022, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial. Une anthologie transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.9-15, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; au domaine italophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Contarini, Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du colonial au mondial : anthologie littéraire transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, p. 181-199, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linee del sud e racconti di migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Orrù. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi / contatti / migrazioni / dualismi. Nord/Sud e Mediterraneo nella lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.99-114, 2021, 978-8876679155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Sacco Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, pouvoir et luttes des femmes en Italie. Le combat des mondariso à l’orée du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.11-13, 2021, 978-2840163916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e globalizzazione nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandra Sarzoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ITALIANISTICA NEL TERZO MILLENNIO. LE NUOVE SFIDE NELLE RICERCHE LINGUISTICHE, LETTERARIE E CULTURALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università “Ss. Cirillo e Metodio”, pp.45-65, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal of Work in Italian Literature: From Vogliamo tutto by Balestrini to Works by Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiziano Toracca; Angela Condello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Labour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ‎ Routledge, pp.211-220, 2021, 978-1032086965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta. L'intertestualità ai tempi dei nuovi media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.9-17, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi di emancipazione, spazi di liberazione nell’immaginario femminile del Novecento. Rosa Rosà, Sibilla Aleramo, Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucinda Spera; Monica Cristina Storini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idee, forme e racconto della città nella narrativa italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.121-130, 2020, 978-8876678332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Giulio Angioni, o l'anti-esotismo della cultura sarda»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Marras; Giuliana Pias; Felice Tiragallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una vita vissuta due volte. Giulio Angioni scrittore e antropologo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Maestrale, pp.103-115, 2020, 978-88-6429-253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Baghetti; Daniele Comberiati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contro la finzione. Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.17-33, 2019, 978-8869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence, du colonial au mondial. Une anthologie théorique transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.19-29, 2019, ‎ 978-8869761546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane.Introduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » du Champ francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-André Claudel; Élodie Gaden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l'avant-garde à l'appel de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PR Rennes, pp.153-162, 2019, ‎ 978-2753576940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione e liberazione al Sud: Una donna di Sibilla Aleramo e L’arte della gioia di Goliarda Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramona Onnis; Manuela Spinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e Sud. Percorsi nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesati, pp.83-95, 2018, ‎ 978-8876677335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emanuele Broccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dal corpo assediato alle macerie della memoria. La poesia di Iolanda Insana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carabba, pp.7-8, 2018, ‎ 978-8863445244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verità della (non-) fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghetti, Carlo and Comberiati, Daniele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la finzione : Percorsi della non-fiction nella letteratura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre Corte, 2017, Cartografie, 9788869481192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bru, Sasha and Somigli, Luca and Van Den Bossche, Bart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurism: A Microhistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.224-234, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare il precariato e le differenze nell'Italia della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre corte, pp.190-201, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point : A Futurist Woman?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghaus, Gunther. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Yearbook of Futurism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5: Women Futurists and Women Artists Influenced by Futurism, de Gruyter, pp.87--110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anilda Ibrhaimi : la Storia di una nuova italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somigli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negli archivi e per le strade : il ritorno al reale nella narrativa italiana di inizio millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.215-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il teatro della donna, di Valentine de Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervai, Franciska and Falvay, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sul fil di ragno della memoria. Studi in onore di Ilona Fried</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ponte Alapitvany, pp.303-314, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme futuriste, femme artiste : l'art de conjuguer nouveau gender et nouveaux genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bridet, Guillaume and Tomiche, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.35-48, 2012, Itinéraires, 978-2-296-55776-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpretazioni del codice barbaricino: i banditi di Sergio Atzeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serra, Patrizia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questioni di letteratura sarda: un paradigma da definire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Angeli, pp.215--225, 2012, 978-88-204-1071-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingue, dialetti, identità. Letteratura dell'immigrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particularismes et identités régionales dans la littérature italienne contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove prospettive per la ricerca interculturale e interdisciplinare negli studi di italianistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'L'italianistica in Italia e all’estero. Riflessioni su ricerca e didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPI, Sep 2023, IIC Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipazione, liberazione, e poi? I diritti delle donne in prospettiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études: I femminismi e il genere. Definizioni, categorie, strumenti e sfide nell'Italia del Ventunesimo secolo. Autour des féminismes et du genre. Définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de trois ouvrages collectifs transculturels et des résultats du projet TransEu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe transculturelle dans le monde global / Transcultural Europe in the Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione alla Tavola rotonda conclusiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sapienza Università. Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde avec l'équipe éditoriale de l'anthologie &amp;quot;Penser la différence culturelle&amp;quot; publiée aux éditions Mimésis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Penser la différence culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Salon Kerchache, Musée Quai Branly, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporaneistica italiana in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ardolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dibattito sulle prospettive storiche, metodologiche e di genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Di Nicola, May 2019, Roma Sapienza Università, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badanti: narrazione, migrazione, genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badanti d'Italia: immagine, parola, norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIX, Apr 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città multietniche nella letteratura italiana della migrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CosmoMed. Tracce di cosmopolitismo intorno al Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture de la guerre d'Éthiopie : les reportages de Malaparte et Buzzati et le roman de Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mots et des images des (dé)colonisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, Fondation Calouste Gulbenkian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città delle (nuove) donne: Rosa Rosà e Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spazi urbani spazi narrativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sapienza Università. Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité à l'épreuve de l'interprétation : littérature italienne migrante et postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances, itinéraires, di/vergences, croisements entre Littératures, genre, pensées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LEGS, Nov 2018, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violenza versus transcultura. Come leggere La Straniera di Younis Tawfik e Regina di fiori e di perle di Gabriella Ghermandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il caso italiano: violenza, memoria culturale e transculturalità (1990-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Menaggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare la donna oltre la madre. Tra Una donna di Sibilla Aleramo (1906) e Se consideri le colpe di Andrea Bajani (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e costruzione del culturale: Fabbriche dei pensieri in Italia nel Novecento e verso il terzo Millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Budapest, Hungary. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinité, virilité, esprit guerrier : l'érotisme selon FT Marinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marinetti, o l'erotismo/eroismo (anti)latino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Procida, Italie. pp.177--187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba de Céspedes e gli anni francesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-105-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeiro Gonçalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Graça Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteves José Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre, 2023, ‎ 978-2840165170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni ’70: la grande narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2023, 979-12-5496-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe transculturelle dans le monde global.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, 978-2-84016-517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità: un concetto operativo in Europa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Sinopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lithos, 2023, 979-12-80197-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benucci Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pias Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2022, ‎ 978-8876679933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-6976-327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cesati, 2020, 978-8876677922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova opera aperta: l'intertestualità ai tempi dei nuovi media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Broccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapia Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-8876678097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controculture italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati Editore, 2019, Quaderni della Rassegna, 978-88-7667-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joubert Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moura Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-6976-154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere al tempo della globalizzazione. Narrativa italiana dei primi anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-88-7667-780-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial. Une anthologie transculturelle, Sesto san Giovanni, Mimesis, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sesto San Giovanni, Italie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italie année zéro. Chroniques de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mileschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. , 2018, Cahiers d'Italies, Christophe Mileschi; Silvia Contarini, 9782840162940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragitti del Sud nella cultura italiana contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Onnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Onnis, Ramona and Solis, Teresa. Cesati, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi realismi nella cultura dell'Italia contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transeuropa, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove (e vecchie) geografie letterarie nell'Italia del XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Franco Cesati editore, 2016, 978-88-7667-580-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italian Theory existe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Luglio, Davide. Éditions Mimésis, 2015, 978-88-575-2731-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation : littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Aubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2015, 978-3-0343-1597-5. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culture del precariato : pensiero, azione, narrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangela Monica Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Jansen, Michelangela Monica and Ricciardi, Stefania. Ombre corte, 2015, 978-88-97522-97-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marsi, Luca. Presses universitaires de Paris Nanterre, 2014, 978-2-84016-197-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo : tra globale, locale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. Il Maestrale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identità sarda del XXI secolo, tra globale, locale e postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il Maestrale, 2012, 978-8864291369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand, Sans autre lieu que la nuit, frammenti neo-romanzeschi di una decostruzione generalizzata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impegno, politica, ideologia nella letteratura italiana degli anni Duemila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sermini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femminismi : teoria, critica e letteratura nell'Italia degli anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana al tempo della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La letteratura italiana ai tempi della globalizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-36, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33-34, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniale e postcoloniale nella letteratura italiana degli anni 2000, rivista Narrativa, n°33-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Pias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contarini, Silvia and Pias, Giuliana and Quaquarelli, Lucia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33/34, 2012, 2840161281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Quaquarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le pin, de Grazia Deledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intervention du Sud, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letteratura e lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, anno 9 (19), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso tra medicina e letteratura : un grimaldello teorico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/2039-6597/4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voci delle badanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il lavoro nelle raccolte di racconti dagli anni Ottanta a oggi (15), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15168/t3.v0i15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cazzato. Sguardo inglese e Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.533-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversificare la diversità: Dagli africani di Undici ai sardi di Ogni madre, di Savina Dolores Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhesis : International Journal of Linguistics, Philology and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations italiennes : la transculturation à l’œuvre (littéraire). De Vice Versa, magazine transculturel, à Kuma&transuculturazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 377, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Italia fuori Italia (38), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile memoria della grande guerra nella rivista comunista &amp;quot;Rinascita&amp;quot; (1944-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Naccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali d'Italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.355-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postcolonialisme italien et ses &amp;quot;différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Postcolonialisme italien (X), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere e riscrivere la guerra d'Etiopia: eroismi coloniali e postcoloniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Corvina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturalizzare il corpo femminile. Futurismo e femminismo, tra utopie e tecnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italogramma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetiche. Rivista di letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16: Figure dell'anomalia (40), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/230956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Intorno a Part[h]Enope. Naples et les arts / Napoli e le arti, Peter Lang, Berna, 2013 (pp. 454) a cura di Camillo Faverzani [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien, langue &amp;quot;autre&amp;quot; ? La littérature italienne de la migration en questions [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Plurilinguisme : de l’expérience multiculturelle à l’expérimentation (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CURA EN ITALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La cura en Italie»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://worldgender.cnrs.fr/notices/la-cura-en-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cura en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinelli Manuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccini Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Enif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3686-3687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rosà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Contarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3736-3737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225077v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04295438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Sinopoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Onnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Broccio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapia Roberto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Jean-Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sermini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/ecrire-la-difference-culturelle-du-colonial-au-mondial/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pias Giuliana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/nuova-opera-aperta-lintertestualita-ai-tempi-dei-nuovi-media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Claire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/collana/livres/altera/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/scrivere-al-tempo-della-globalizzazione/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Solis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangela Monica Jansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ricciardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04330029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ardolino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425078v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225101v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/t3.v0i15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Naccarella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benvenuti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/230956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Spinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faccini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinelli Manuela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccini Sara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04881333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04295438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Sinopoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Onnis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Broccio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapia Roberto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Jean-Marc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04330029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ardolino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pias Giuliana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/ecrire-la-difference-culturelle-du-colonial-au-mondial/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/nuova-opera-aperta-lintertestualita-ai-tempi-dei-nuovi-media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Claire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/collana/livres/altera/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04221801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/scrivere-al-tempo-della-globalizzazione/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Solis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Pias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangela Monica Jansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ricciardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marsi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sermini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4702" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/t3.v0i15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Naccarella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benvenuti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/230956" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Spinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faccini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04225633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinelli Manuela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccini Sara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>