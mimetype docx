--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -198,1699 +198,1833 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro‐Scale Framework for Evaluating the Cost‐Effectiveness of Building‐Level Floodproofing Measures</w:t>
+                <w:t xml:space="preserve">Workshop report—Vulnerability in multi-hazard risks: Addressing its complexity and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Fathiazar</w:t>
+                <w:t xml:space="preserve">Alexandre Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Stefanie Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotta Mirbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole van Maanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70126⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 29 (4), pp.115250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.115250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05276000v1</w:t>
+                <w:t xml:space="preserve">hal-05588485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creating water knowledge: a community perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Cognitive Mapping to Uncover Vital Urban Functions and Their Interdependencies for Disaster Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Aghakouchak</w:t>
+                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afnan Agramont</w:t>
+                <w:t xml:space="preserve">Fabrizio Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2571065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.e70071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-5973.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383249v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Cognitive Mapping to Uncover Vital Urban Functions and Their Interdependencies for Disaster Recovery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-creating water knowledge: a community perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilenia Spadaro</w:t>
+                <w:t xml:space="preserve">Giulio Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Boni</w:t>
+                <w:t xml:space="preserve">Ben C Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer M Adyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aghakouchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnan Agramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-5973.70071⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2571065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245052v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science–policy–practice insights for compound and multi‐hazard risks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Micro‐Scale Framework for Evaluating the Cost‐Effectiveness of Building‐Level Floodproofing Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Calvet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbas Fathiazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/met.70043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.e70126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091564v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited perspectives: Advancing knowledge co-creation in drought impact studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+                <w:t xml:space="preserve">Science–policy–practice insights for compound and multi‐hazard risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Villani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulio Castelli</w:t>
+                <w:t xml:space="preserve">Hannah C Bloomfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rusca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Boni</w:t>
+                <w:t xml:space="preserve">Anna Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-2571-2025⟩</w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.e70043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/met.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245018v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards integrated multi-risk reduction strategies: A catalog of flood and earthquake risk mitigation measures at the building and neighborhood scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invited perspectives: Advancing knowledge co-creation in drought impact studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.2571 - 2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-2571-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742332v1</w:t>
+                <w:t xml:space="preserve">hal-05245018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review article: Current approaches and critical issues in multi-risk recovery planning of urban areas exposed to natural hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
+                <w:t xml:space="preserve">Towards integrated multi-risk reduction strategies: A catalog of flood and earthquake risk mitigation measures at the building and neighborhood scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Fathiazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Cattari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-24-79-2024-supplement⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113, pp.104884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400461v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-hazard framework for spatial-temporal impact analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review article: Current approaches and critical issues in multi-risk recovery planning of urban areas exposed to natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pirlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce D Malamud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serena Cattari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73, pp.102829. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.79-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.102829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-24-79-2024-supplement⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306206v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the COVID-19 pandemic in Italy to advance multi-hazard disaster risk management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-hazard framework for spatial-temporal impact analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Terzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+                <w:t xml:space="preserve">Bruce D Malamud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Miozzo</w:t>
+                <w:t xml:space="preserve">Lauro Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stefano Massucchielli</w:t>
+                <w:t xml:space="preserve">Faith E Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Szarzynski</w:t>
+                <w:t xml:space="preserve">Eva Trasforini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Disaster Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.102829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdisas.2022.100268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.102829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306191v1</w:t>
+                <w:t xml:space="preserve">hal-04306206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Single and Multi-Hazard Risk Assessment Approaches for Critical Infrastructures Protection</w:t>
+                <w:t xml:space="preserve">Learning from the COVID-19 pandemic in Italy to advance multi-hazard disaster risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasino</w:t>
+                <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Battista</w:t>
+                <w:t xml:space="preserve">Davide Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ottonello</w:t>
+                <w:t xml:space="preserve">Lorenzo Stefano Massucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Clematis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joerg Szarzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.305-318. </w:t>
+              <w:t xml:space="preserve">Progress in Disaster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ijsse.110403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pdisas.2022.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307559v1</w:t>
+                <w:t xml:space="preserve">hal-04306191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing-Based Methodology for the Quick Update of the Assessment of the Population Exposed to Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Boni</w:t>
+                <w:t xml:space="preserve">A Review of Single and Multi-Hazard Risk Assessment Approaches for Critical Infrastructures Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Roth</w:t>
+                <w:t xml:space="preserve">Umberto Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ottonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Clematis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12233943⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijsse.110403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307590v1</w:t>
+                <w:t xml:space="preserve">hal-04307559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Risk Assessment Framework: Comparison of modelled fluvial and marine inundation impacts, Bocca di Magra, Ligurian coast, Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Sensing-Based Methodology for the Quick Update of the Assessment of the Population Exposed to Natural Hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Dolia</w:t>
+                <w:t xml:space="preserve">Angela Celeste Taramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Duo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giorgio Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134, pp.229-240. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.3943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2017.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12233943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307605v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coastal Risk Assessment Framework: Comparison of modelled fluvial and marine inundation impacts, Bocca di Magra, Ligurian coast, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Dolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Duo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2017.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What if the 25 October 2011 event that struck Cinque Terre (Liguria) had happened in Genoa, Italy? Flooding scenarios, hazard mapping and damage estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Silvestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Dolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gabellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (8), pp.1737-1753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-16-1737-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1900,258 +2034,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zebish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk storylines to investigate people’s habitability in the Vosges Massif (France) within the context of multiple climatic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUIMUS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2161,797 +2295,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zebisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal analysis of the risks of flooding and landslides in Greater Abidjan, Ivory Coast, by applying a multi-risk framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Konan Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2024 (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFINITION OF MULTI-HAZARD VULNERABILITY INDICATORS FOR CULTURAL HERITAGE BUILDINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Lazzati</w:t>
+                <w:t xml:space="preserve">MULTI SCALE URBAN MODELLING TO IMPROVE THE RECOVERABILITY OF CITIES EXPOSED TO MULTIPLE NATURAL HAZARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pirlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Romão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN Proceedings - 9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/120123.10595.20690⟩</w:t>
+              <w:t xml:space="preserve">COMPDYN Proceedings - 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece. pp.2752-2761, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120123.10598.21134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307549v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI SCALE URBAN MODELLING TO IMPROVE THE RECOVERABILITY OF CITIES EXPOSED TO MULTIPLE NATURAL HAZARDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">DEFINITION OF MULTI-HAZARD VULNERABILITY INDICATORS FOR CULTURAL HERITAGE BUILDINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lazzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Cattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Romão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN Proceedings - 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/120123.10598.21134⟩</w:t>
+              <w:t xml:space="preserve">COMPDYN Proceedings - 9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece. pp.2709-2724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120123.10595.20690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307554v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of modelling scale on probabilistic flood risk assessment: the Malawi case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rudari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Trasforini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, FLOODrisk 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.04015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an Earth-Observation-based building exposure mapping tool for flood damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Dell’acqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Trasforini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, FLOODrisk 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.05001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160705001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3019,51 +3153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A4E14B"/>
+    <w:nsid w:val="85AD0D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3167,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3307A10E"/>
+    <w:nsid w:val="BBF4C5D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3401,51 +3535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-de-angeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8293-9502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294212698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05276000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fathiazar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C Howard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer M Adyel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Agramont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2571065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Mohammadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bruno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Spadaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Boni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Bloomfield" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bradley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Calvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Champion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rusca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2571-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04742332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cattari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-79-2024-supplement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Malamud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith E Taylor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Miozzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stefano Massucchielli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Szarzynski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2022.100268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307559v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Battista" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ottonello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clematis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110403" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Celeste Taramasso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233943" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko d'Andrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cazzola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dolia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Duo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2017.09.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rebora" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1737-2016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lazzati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rom&#227;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10595.20690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10598.21134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rudari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Beckers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dell&#8217;acqua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160705001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-de-angeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8293-9502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294212698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05588485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stefanie Hanf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van Maanen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Mohammadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bruno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Spadaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Boni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C Howard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer M Adyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Agramont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2571065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05276000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fathiazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Bloomfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bradley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rusca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2571-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04742332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cattari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-79-2024-supplement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Malamud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith E Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.102829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Miozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stefano Massucchielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Szarzynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2022.100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Battista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ottonello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clematis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Celeste Taramasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Roth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko d'Andrea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cazzola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dolia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Duo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2017.09.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rebora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1737-2016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10598.21134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lazzati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rom&#227;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10595.20690" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rudari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Beckers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dell&#8217;acqua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160705001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>