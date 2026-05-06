--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -366,386 +366,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Cognitive Mapping to Uncover Vital Urban Functions and Their Interdependencies for Disaster Recovery</w:t>
+                <w:t xml:space="preserve">Co-creating water knowledge: a community perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+                <w:t xml:space="preserve">Giulio Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Bruno</w:t>
+                <w:t xml:space="preserve">Ben C Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilenia Spadaro</w:t>
+                <w:t xml:space="preserve">Tanveer M Adyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Boni</w:t>
+                <w:t xml:space="preserve">Amir Aghakouchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnan Agramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-5973.70071⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2571065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245052v1</w:t>
+                <w:t xml:space="preserve">hal-05383249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creating water knowledge: a community perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Micro‐Scale Framework for Evaluating the Cost‐Effectiveness of Building‐Level Floodproofing Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben C Howard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbas Fathiazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2571065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.e70126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383249v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro‐Scale Framework for Evaluating the Cost‐Effectiveness of Building‐Level Floodproofing Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Cognitive Mapping to Uncover Vital Urban Functions and Their Interdependencies for Disaster Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Fathiazar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (3), pp.e70126. </w:t>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.e70071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1468-5973.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276000v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science–policy–practice insights for compound and multi‐hazard risks</w:t>
               </w:r>
@@ -891,77 +891,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (8), pp.2571 - 2589. </w:t>
@@ -999,51 +999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards integrated multi-risk reduction strategies: A catalog of flood and earthquake risk mitigation measures at the building and neighborhood scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Fathiazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,77 +1103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review article: Current approaches and critical issues in multi-risk recovery planning of urban areas exposed to natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheil Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pirlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1631,51 +1631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing-Based Methodology for the Quick Update of the Assessment of the Population Exposed to Natural Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2080,1004 +2080,1004 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zebish</w:t>
+                <w:t xml:space="preserve">Marc Zebisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062105v1</w:t>
+                <w:t xml:space="preserve">hal-05062098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk storylines to investigate people’s habitability in the Vosges Massif (France) within the context of multiple climatic risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatio-temporal analysis of the risks of flooding and landslides in Greater Abidjan, Ivory Coast, by applying a multi-risk framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Terzi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Konan Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUIMUS 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04836017v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2024 (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEFINITION OF MULTI-HAZARD VULNERABILITY INDICATORS FOR CULTURAL HERITAGE BUILDINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lazzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Romão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPDYN Proceedings - 9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece. pp.2709-2724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120123.10595.20690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MULTI SCALE URBAN MODELLING TO IMPROVE THE RECOVERABILITY OF CITIES EXPOSED TO MULTIPLE NATURAL HAZARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pirlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPDYN Proceedings - 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece. pp.2752-2761, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120123.10598.21134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of modelling scale on probabilistic flood risk assessment: the Malawi case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Rudari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauro Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Trasforini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.04015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of an Earth-Observation-based building exposure mapping tool for flood damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dell’acqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Trasforini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160705001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Zebisch</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zebish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05062098v1</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal analysis of the risks of flooding and landslides in Greater Abidjan, Ivory Coast, by applying a multi-risk framework.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk storylines to investigate people’s habitability in the Vosges Massif (France) within the context of multiple climatic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugène Konan Kouadio</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2024 (EGU)</w:t>
-[...498 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INQUIMUS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160705001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04307607v1</w:t>
+                <w:t xml:space="preserve">hal-04836017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3153,51 +3153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85AD0D3F"/>
+    <w:nsid w:val="C4F74BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BBF4C5D1"/>
+    <w:nsid w:val="7965A247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3535,51 +3535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-de-angeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8293-9502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294212698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05588485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stefanie Hanf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van Maanen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Mohammadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bruno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Spadaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Boni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C Howard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer M Adyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Agramont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2571065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05276000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fathiazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Bloomfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bradley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rusca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2571-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04742332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cattari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-79-2024-supplement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Malamud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith E Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.102829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Miozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stefano Massucchielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Szarzynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2022.100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Battista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ottonello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clematis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Celeste Taramasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Roth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko d'Andrea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cazzola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dolia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Duo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2017.09.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rebora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1737-2016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10598.21134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lazzati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rom&#227;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10595.20690" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rudari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Beckers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dell&#8217;acqua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160705001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-de-angeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8293-9502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294212698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05588485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stefanie Hanf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van Maanen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben C Howard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer M Adyel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Agramont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2571065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05276000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fathiazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Mohammadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Spadaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Boni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Bloomfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bradley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rusca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2571-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04742332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cattari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-79-2024-supplement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Malamud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith E Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.102829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Miozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stefano Massucchielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Szarzynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2022.100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Battista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ottonello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clematis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Celeste Taramasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Roth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko d'Andrea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cazzola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dolia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Duo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2017.09.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvestro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rebora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-16-1737-2016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lazzati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rom&#227;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10595.20690" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10598.21134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rudari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Beckers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dell&#8217;acqua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160705001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>