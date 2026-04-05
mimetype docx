--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -66,811 +66,811 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fou et indigène. L'altérité au prisme du droit colonial en Afrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 978-2-38600-128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La legge della razza. Strategie e luoghi del discorso giuridico fascista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Mulino. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Mulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-88-15-14639-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fou enchaîné à l’aliéné soigné. Le discours de l’administration des habous autour des maristanes (Maroc, 1912-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Falconieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fou et indigène. L'altérité au prisme du droit colonial en Afrique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.169-193, 2025, 978-2-38600-128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la folie en Afrique au prisme du droit colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.17-37, 2025, 978-2-38600-128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la folie en Afrique au prisme du droit colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Falconieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fou et indigène. L'altérité au prisme du droit colonial en Afrique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.17-37, 2025, 978-2-38600-128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du « sujet » au « citoyen italien de race juive ». La circulation des catégories raciales dans le droit fasciste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Zevounou (dir.), Race et droit, Paris, IFJD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du « sujet » au « citoyen italien de race juive ». La circulation des catégories raciales dans le droit fasciste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Zevounou (dir.), Race et droit, Paris, IFJD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I decreti antiebraici nei periodici giuridici italiani (1938-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resta, G.; Zeno-Zencovich, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggi razziali. Passato/Presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma Tre-Press, pp.43-54, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être juifs dans l’Italie fasciste. Du décret de réorganisation des Communautés juives aux lois raciales (1930-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koussens, David; Amiraux, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de la neutralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Montréal, pp.50-60, 2014, 978-2-7606-3348-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177727v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-03085599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2561,341 +2561,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources pour une histoire juridique de la folie en situation coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thiebau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cliothemis.2870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Folli, mistici e ribelli. Diritto coloniale e alterazione mentale in Africa equatoriale francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanea. Rivista di storia dell'800 e del '900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXVI (3), pp.347-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologies de l'« âme indigène » Les savoirs juridico-administratif et médical sur la folie en Afrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire juridique de la folie en situation coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23, 19 p. </w:t>
-[...154 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cliothemis.3059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3007,464 +3007,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guerlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Lionel Zevounou</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologies de l’« âme indigène »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, Médecine, Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.27-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit face à la race. Étude historique des expériences juridiques française et italienne au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Race », santé et « génie français ». Un commentaire de Paul Esmein du Code de la famille de 1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/3 (109), pp.607-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.109.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pathologies de l’« âme indigène »</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...109 lines deleted...]
-                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zevounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/3 (109), pp.607-616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/drs1.109.0607⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03376479v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930) Présentation du dossier</w:t>
               </w:r>
@@ -4540,64 +4540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4704,51 +4704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le droit hors des frontières nationales nationales (XIXe-XXe siècles). Première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4786,90 +4786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5268,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815146397" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05249783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dauchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xjy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Collier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2870" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sebastiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815146397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05249783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dauchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xjy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Collier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sebastiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>