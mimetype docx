--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1355,165 +1355,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Folie ». L’« indigène aliéné » dans le droit colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de droit colonial. Les mots de la colonisation : Ruptures ou continuités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monica Cardillo; Dominique Taurisson-Mouret, Feb 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion de « mentalité indigène » dans le droit colonial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Falconieri, Feb 2023, Aubervilliers Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250529v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05250726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde :&amp;quot;Questions sensibles&amp;quot;: Recherche, débat public polémique et sphères privées</w:t>
               </w:r>
@@ -1769,165 +1769,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit et colonialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du PRI "Terrains du droit" - EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liora Israël; Michele Spano', Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les catégories du droit colonial à l’épreuve de la maladie mentale (Afrique française, XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirées du LIER-FYT - EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908799v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04908726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Aliéné’‘ et ‘‘indigène’’. Histoire juridique de la folie en Afrique française</w:t>
               </w:r>
@@ -2561,291 +2561,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pathologies de l'« âme indigène » Les savoirs juridico-administratif et médical sur la folie en Afrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folli, mistici e ribelli. Diritto coloniale e alterazione mentale in Africa equatoriale francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporanea. Rivista di storia dell'800 e del '900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXVI (3), pp.347-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources pour une histoire juridique de la folie en situation coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thiebau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cliothemis.2870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899446v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-03775006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire juridique de la folie en situation coloniale</w:t>
               </w:r>
@@ -3007,464 +3007,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guerlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zevounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathologies de l’« âme indigène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, Médecine, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.27-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit face à la race. Étude historique des expériences juridiques française et italienne au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Race », santé et « génie français ». Un commentaire de Paul Esmein du Code de la famille de 1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/3 (109), pp.607-616. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.109.0607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drs1.109.0607⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03480886v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03481468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930) Présentation du dossier</w:t>
               </w:r>
@@ -3726,147 +3726,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Droit et anthropologie (1) Archéologie d’un savoir et enjeux contemporains, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085649v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">hal-03920788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit colonial et anthropologie. Expertises ethniques, enquêtes et études raciales dans l’outre-mer français (Fin du XIXe siècle-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Droit et anthropologie (1) Archéologie d’un savoir et enjeux contemporains, 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/cliothemis.627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920788v1</w:t>
+                <w:t xml:space="preserve">hal-03085649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinshu ni chokumen shita 20 seiki no hō — Furansu to Itaria ni okeru honkoku-shokuminchi kan no hōsei shi kenkyū</w:t>
               </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4825,51 +4825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5268,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815146397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05249783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dauchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xjy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Collier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sebastiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815146397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05249783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dauchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xjy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Collier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2870" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.627" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sebastiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>