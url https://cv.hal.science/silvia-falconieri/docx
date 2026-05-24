--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -361,150 +361,150 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la folie en Afrique au prisme du droit colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Falconieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Falconieri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fou et indigène. L'altérité au prisme du droit colonial en Afrique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.17-37, 2025, 978-2-38600-128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la folie en Afrique au prisme du droit colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Falconieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.17-37, 2025, 978-2-38600-128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504740v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05249755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du « sujet » au « citoyen italien de race juive ». La circulation des catégories raciales dans le droit fasciste »</w:t>
               </w:r>
@@ -5268,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815146397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05249783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dauchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xjy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Collier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2870" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.627" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sebastiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815146397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03024830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05249783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dauchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xjy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Collier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2870" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.627" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sebastiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>