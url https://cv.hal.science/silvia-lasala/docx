--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -892,274 +892,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314728v1</w:t>
+                <w:t xml:space="preserve">hal-04384135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tbatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (12), pp.573. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.3325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384135v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impressive impact of including enthalpy and heat capacity of mixing data when parameterising equations of state. Application to the development of the E-PPR78 (Enhanced-Predictive-Peng-Robinson-78) model.</w:t>
               </w:r>
@@ -1767,395 +1767,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark Database Containing Binary-System-High-Quality- Certified Data for Cross-Comparing Thermodynamic Models and Assessing Their Accuracy</w:t>
+                <w:t xml:space="preserve">CO2-TiCl4 working fluid for high-temperature heat source power cycles and solar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
+                <w:t xml:space="preserve">D. Bonalumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+                <w:t xml:space="preserve">S. Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreś Pinã-Martinez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01734⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.2842-2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921996v1</w:t>
+                <w:t xml:space="preserve">hal-03564148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2-TiCl4 working fluid for high-temperature heat source power cycles and solar application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Macchi</w:t>
+                <w:t xml:space="preserve">Search for the optimal expression of the volumetric dependence of the attractive contribution in cubic equations of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Soave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.10.018⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564148v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the optimal expression of the volumetric dependence of the attractive contribution in cubic equations of state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Privat</w:t>
+                <w:t xml:space="preserve">Benchmark Database Containing Binary-System-High-Quality- Certified Data for Cross-Comparing Thermodynamic Models and Assessing Their Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreś Pinã-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ramirez-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112750, </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (33), pp.14981-15027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937135v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the inconsistent definition assigned in the literature to the heat capacity of the so-called “equilibrium hydrogen” mixture</w:t>
               </w:r>
@@ -2737,304 +2737,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of CO 2 -based working fluids for high-temperature heat source power cycles</w:t>
+                <w:t xml:space="preserve">Measurement and prediction of multi-property data of CO2-N2-O2-CH4 mixtures with the “Peng-Robinson + residual Helmholtz energy-based” model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Macchi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129 (11), pp.947 - 954. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 437, pp.166 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703352v1</w:t>
+                <w:t xml:space="preserve">hal-01703360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and prediction of multi-property data of CO2-N2-O2-CH4 mixtures with the “Peng-Robinson + residual Helmholtz energy-based” model</w:t>
+                <w:t xml:space="preserve">The design of CO 2 -based working fluids for high-temperature heat source power cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Chiesa</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonalumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 437, pp.166 - 180. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (11), pp.947 - 954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703360v1</w:t>
+                <w:t xml:space="preserve">hal-01703352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the imperative need to use a consistent α-function for the prediction of pure-compound supercritical properties with a cubic equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistency test for α-functions of cubic equations of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,51 +4096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the functional form of alpha-functions involved in cubic equations of state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,51 +4204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of alpha functions in the thermodynamic modeling of supercritical pure components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vega-Maza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Lemmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Diky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03565-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailo Aasen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hammer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Wilhelmsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Guennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#347; Pin&#227;-Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramirez-Velez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonalumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.10.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Soave" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112750" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02377152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.10.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.11.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.01.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.04.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04190" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.05.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5473CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04513361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/71837" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804.ch22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62371" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vega-Maza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Lemmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Diky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03565-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailo Aasen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hammer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Wilhelmsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonalumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.10.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Soave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Guennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#347; Pin&#227;-Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramirez-Velez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01734" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02377152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.10.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.11.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.04.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04190" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.05.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5473CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04513361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/71837" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804.ch22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62371" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>