--- v1 (2026-04-03)
+++ v2 (2026-05-04)
@@ -498,698 +498,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling heat pump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of thermodynamics at different scales to describe the behaviour of fast reacting binary mixtures in vapour-liquid equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Samukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Barakat</w:t>
+                <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.021⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 483, pp.148961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.148961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713276v1</w:t>
+                <w:t xml:space="preserve">hal-04450138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.100573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecmx.2024.100573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thermodynamics at different scales to describe the behaviour of fast reacting binary mixtures in vapour-liquid equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the thermodynamic effects of chemically reactive working fluids in the Stirling heat pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 483, pp.148961. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.276-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.148961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450138v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tbatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.3325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384135v1</w:t>
+                <w:t xml:space="preserve">hal-04314728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.3325. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314728v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impressive impact of including enthalpy and heat capacity of mixing data when parameterising equations of state. Application to the development of the E-PPR78 (Enhanced-Predictive-Peng-Robinson-78) model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Wei Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,90 +1262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The original and impactful exploitation of chemical energy in heat pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.100400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1373,789 +1373,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemical engines: Unexploited high-potential energy converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Promising Working Fluids for Emergent Combined Cooling, Heating, and Power (CCHP) Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113685⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (35), pp.11807-11824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c03362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103951v1</w:t>
+                <w:t xml:space="preserve">hal-03410054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Promising Working Fluids for Emergent Combined Cooling, Heating, and Power (CCHP) Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-chemical engines: Unexploited high-potential energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Falk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Bonalumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (35), pp.11807-11824. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.113685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c03362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410054v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate quantum-corrected cubic equations of state for helium, neon, hydrogen, deuterium and their mixtures</w:t>
+                <w:t xml:space="preserve">Benchmark Database Containing Binary-System-High-Quality- Certified Data for Cross-Comparing Thermodynamic Models and Assessing Their Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailo Aasen</w:t>
+                <w:t xml:space="preserve">Jean-Noel Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Hammer</w:t>
+                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreś Pinã-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ramirez-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112790⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (33), pp.14981-15027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937126v1</w:t>
+                <w:t xml:space="preserve">hal-02921996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2-TiCl4 working fluid for high-temperature heat source power cycles and solar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonalumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147, pp.2842-2854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2018.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the optimal expression of the volumetric dependence of the attractive contribution in cubic equations of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Soave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112750, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark Database Containing Binary-System-High-Quality- Certified Data for Cross-Comparing Thermodynamic Models and Assessing Their Accuracy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate quantum-corrected cubic equations of state for helium, neon, hydrogen, deuterium and their mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+                <w:t xml:space="preserve">Ailo Aasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreś Pinã-Martinez</w:t>
+                <w:t xml:space="preserve">Morten Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ramirez-Velez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Øivind Wilhelmsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (33), pp.14981-15027. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 524, pp.112790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921996v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the inconsistent definition assigned in the literature to the heat capacity of the so-called “equilibrium hydrogen” mixture</w:t>
               </w:r>
@@ -2167,64 +2167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 504, pp.112325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2252,945 +2252,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and operating units for the purification and compression of CO2-based streams: The impact of thermodynamic model accuracy</w:t>
+                <w:t xml:space="preserve">Modelling the thermodynamics of air-component mixtures (N 2 , O 2 and Ar): Comparison and performance analysis of available models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.04.010⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 458, pp.278 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136159v1</w:t>
+                <w:t xml:space="preserve">hal-01703356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermodynamics of air-component mixtures (N 2 , O 2 and Ar): Comparison and performance analysis of available models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Privat</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 458, pp.278 - 287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.10.033⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 461, pp.84-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703356v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lachet</w:t>
+                <w:t xml:space="preserve">Sizing and operating units for the purification and compression of CO2-based streams: The impact of thermodynamic model accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise El Ahmar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 461, pp.84-100. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.336-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701205v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E -PPR78: A proper cubic EoS for modelling fluids involved in the design and operation of carbon dioxide capture and storage (CCS) processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaochun Xu</w:t>
+                <w:t xml:space="preserve">On the imperative need to use a consistent α-function for the prediction of pure-compound supercritical properties with a cubic equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.11.015⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 445, pp.45 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703357v1</w:t>
+                <w:t xml:space="preserve">hal-01703365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and prediction of multi-property data of CO2-N2-O2-CH4 mixtures with the “Peng-Robinson + residual Helmholtz energy-based” model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 437, pp.166 - 180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of CO 2 -based working fluids for high-temperature heat source power cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonalumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (11), pp.947 - 954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the imperative need to use a consistent α-function for the prediction of pure-compound supercritical properties with a cubic equation of state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+                <w:t xml:space="preserve">E -PPR78: A proper cubic EoS for modelling fluids involved in the design and operation of carbon dioxide capture and storage (CCS) processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 445, pp.45 - 53. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.126 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703365v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Thermodynamics of Fluids Treated by CO 2 Capture Processes with Peng–Robinson + Residual Helmholtz Energy-Based Mixing Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (8), pp.2259 - 2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3237,77 +3237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Thermodynamic Models: The Relevance of Molar Fraction Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (2), pp.825 - 832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3335,273 +3335,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistency test for α-functions of cubic equations of state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VLE properties of CO2 – Based binary systems containing N2, O2 and Ar: Experimental measurements and modelling results with advanced cubic equations of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 427, pp.513-538. </w:t>
+              <w:t xml:space="preserve">, 2016, 428, pp.18 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413873v1</w:t>
+                <w:t xml:space="preserve">hal-01703494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLE properties of CO2 – Based binary systems containing N2, O2 and Ar: Experimental measurements and modelling results with advanced cubic equations of state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A consistency test for α-functions of cubic equations of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 428, pp.18 - 31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 427, pp.513-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01703494v1</w:t>
+                <w:t xml:space="preserve">hal-01413873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3726,64 +3726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Equation of State to Perform an Extending Screening of Working Fluids for Power and Refrigeration Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Rankine Cycles for Waste Heat Recovery - Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cutting-Edge Technology for Carbon Capture, Utilization, and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.317-359, 2018, 9781119363484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Rankine Cycle Technology for Heat Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4083,64 +4083,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the functional form of alpha-functions involved in cubic equations of state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,77 +4204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of alpha functions in the thermodynamic modeling of supercritical pure components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4468,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vega-Maza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Lemmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Diky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03565-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailo Aasen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hammer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Wilhelmsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonalumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.10.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Soave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Guennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#347; Pin&#227;-Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramirez-Velez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01734" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02377152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.10.033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.11.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.04.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04190" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.05.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5473CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04513361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/71837" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804.ch22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62371" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vega-Maza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Lemmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Diky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03565-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2024.100573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Guennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#347; Pin&#227;-Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramirez-Velez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01734" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonalumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.10.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Soave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailo Aasen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Wilhelmsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02377152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.10.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.04.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.01.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.11.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04190" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.05.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5473CT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04513361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/71837" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.92173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804.ch22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62371" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>