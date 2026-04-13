--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -572,165 +572,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coletivos contextuales o cuando los indígenas wayãpi producen una identidad colectiva</w:t>
+                <w:t xml:space="preserve">Coletivos contextuales o cuando los indígenas wayãpi porducen una identidad colectiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Alternativa. Revista de Estudios Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (8), pp.26-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955161v1</w:t>
+                <w:t xml:space="preserve">hal-02932355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coletivos contextuales o cuando los indígenas wayãpi porducen una identidad colectiva</w:t>
+                <w:t xml:space="preserve">Coletivos contextuales o cuando los indígenas wayãpi producen una identidad colectiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Alternativa. Revista de Estudios Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (8), pp.26-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932355v1</w:t>
+                <w:t xml:space="preserve">hal-02955161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations et formes de légitimation dans les processus de patrimonialisation</w:t>
               </w:r>
@@ -1051,234 +1051,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Indigenous school policies and politics: The sociopolitical relationship of Wayãpi Amerindians to Brazilian and French Guianan Schooling</w:t>
+                <w:t xml:space="preserve">Alteridades identitárias ou como os amerínidios wayãpi se relacionam com a escola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology &amp; Education Quarterly</w:t>
+              <w:t xml:space="preserve">Revista Intercambio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933666v1</w:t>
+                <w:t xml:space="preserve">hal-02933414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xamanizando a escrita : aspectos comunicativos da escrita ameríndia</w:t>
+                <w:t xml:space="preserve">« Indigenous school policies and politics: The sociopolitical relationship of Wayãpi Amerindians to Brazilian and French Guianan Schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mana: Estudos de Antropologia Social</w:t>
+              <w:t xml:space="preserve">Anthropology &amp; Education Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933430v1</w:t>
+                <w:t xml:space="preserve">hal-02933666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteridades identitárias ou como os amerínidios wayãpi se relacionam com a escola</w:t>
+                <w:t xml:space="preserve">Xamanizando a escrita : aspectos comunicativos da escrita ameríndia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Intercambio</w:t>
+              <w:t xml:space="preserve">Revista Mana: Estudos de Antropologia Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933414v1</w:t>
+                <w:t xml:space="preserve">hal-02933430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O belo expressivo: a comunicabilidade dos padrões gráficos ameríndios</w:t>
               </w:r>
@@ -1566,204 +1566,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’éducation scolaire des amérindiens au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial Literacy Teaching of Indigenous Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayara Priscila Reis da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íris Susana Pires Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peuples et savoirs autochtones à l’épreuve des (Dé)mesures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research on Cultivating Literacy in Diverse and Multiligual Classrooms.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.472-494, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-2722-1.ch022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008665v1</w:t>
+                <w:t xml:space="preserve">hal-02929673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Literacy Teaching of Indigenous Children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques d’éducation scolaire des amérindiens au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Baronet et Sabrina Melenotte. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Cultivating Literacy in Diverse and Multiligual Classrooms.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peuples et savoirs autochtones à l’épreuve des (Dé)mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2020, 978-2-343-21414-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-7998-2722-1.ch022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02929673v1</w:t>
+                <w:t xml:space="preserve">hal-04008665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ONG confessionnelles en Amérique latine</w:t>
               </w:r>
@@ -1950,165 +1950,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Pourquoi vous nous appelez indiens ?’. La catégorie d’indien et son appropriation par les populations autochtones au Brésil</w:t>
+                <w:t xml:space="preserve">Donations et héritages. Une approche anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peuples autochtones dans le monde. Les enjeux de la reconnaissance</w:t>
+              <w:t xml:space="preserve">La France face au vieillissement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932068v1</w:t>
+                <w:t xml:space="preserve">hal-02932082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donations et héritages. Une approche anthropologique</w:t>
+                <w:t xml:space="preserve">‘Pourquoi vous nous appelez indiens ?’. La catégorie d’indien et son appropriation par les populations autochtones au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France face au vieillissement.</w:t>
+              <w:t xml:space="preserve">Peuples autochtones dans le monde. Les enjeux de la reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932082v1</w:t>
+                <w:t xml:space="preserve">hal-02932068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quais outros? Relações interétnicas na fronteira, o caso dos Wayãpi no Brasil e na Guiana francesa</w:t>
               </w:r>
@@ -2157,165 +2157,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuando la antropología se encuentra con la educación: la escuela como objeto antropológico de investigación de campo</w:t>
+                <w:t xml:space="preserve">Listes, lettres et documents : l'écrit et l'école chez les Wayãpi de la Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A educação indígena na América Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-276, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932317v1</w:t>
+                <w:t xml:space="preserve">hal-02932243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listes, lettres et documents : l'écrit et l'école chez les Wayãpi de la Guyane française</w:t>
+                <w:t xml:space="preserve">Cuando la antropología se encuentra con la educación: la escuela como objeto antropológico de investigación de campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-276, 2007</w:t>
+              <w:t xml:space="preserve">A educação indígena na América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932243v1</w:t>
+                <w:t xml:space="preserve">hal-02932317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunca dez! A matemática karai-ko e o uso do ábaco entre os Wiaiãpi do Amapá</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02407592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.14811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Croguennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02955161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02954971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02929673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Priscila Reis da Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Susana Pires Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-2722-1.ch022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02407592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.14811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Croguennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02955161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02954971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02929673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Priscila Reis da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Susana Pires Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-2722-1.ch022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>