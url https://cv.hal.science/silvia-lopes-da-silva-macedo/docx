--- v1 (2026-04-13)
+++ v2 (2026-05-30)
@@ -104,2281 +104,2476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APRESENTAÇÃO - FORMAR OS PROFESSORES NA UNIVERSIDADE: UM DESAFIO SEMPRE RENOVADO E ESTIMULANTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Medeiros Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel De Souza Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980531412303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05634499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONTRIBUIÇÕES DAS DISSERTAÇÕES PARA FORMAÇÃO DE PROFESSORES DO ENSINO FUNDAMENTAL NA FRANÇA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980531411435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05634500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et ponts : anthropologie de l’éducation chez les Amérindiens de l’Amazonie franco-brésilienne (Guyane française-Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bresils.14811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêlures. Nouveaux regards sur les frontières dans les Amériques (xvie-xxie siècle)1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.18133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coletivos contextuales o cuando los indígenas wayãpi producen una identidad colectiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Alternativa. Revista de Estudios Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.26-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coletivos contextuales o cuando los indígenas wayãpi porducen una identidad colectiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Alternativa. Revista de Estudios Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.26-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborations et formes de légitimation dans les processus de patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un universel très particulier : l’éducation autochtone chez les amérindiens Wayãpi au Brésil et en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un universel très particulier : l’éducation autochtone chez les amérindiens wayãpi au Brésil et en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux approches de la diversité en Guyane française et au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Indigenous school policies and politics: The sociopolitical relationship of Wayãpi Amerindians to Brazilian and French Guianan Schooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology &amp; Education Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xamanizando a escrita : aspectos comunicativos da escrita ameríndia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Mana: Estudos de Antropologia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alteridades identitárias ou como os amerínidios wayãpi se relacionam com a escola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Intercambio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O belo expressivo: a comunicabilidade dos padrões gráficos ameríndios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Espaço Ameríndio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, V.01, pp.62-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escolas e organizações indígenas. Suas inter-relações e seus entraves para os Wajãpi do Amapari, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropologando. Revista Venezolana de Antropologia Crítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, v.12 (année 3), pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joviña, cacique ou presidente? Uma aproximação ao conselho das aldeias Waiãpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arquivos do Museu Nacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relações de contato inter-etnico na década de 90: o adensamento das relações entre Waiãpi e karai-ko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Campo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, v.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated initial training aimed at reducing inequalities: what effects on teachers’ practices and discourses during the first years of teaching ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and/for social justice, Third International Conference of the journal "Scuola Democratica"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cagliari, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies familiales et distinction sociale : l’étude des cas des écoliers et collégiens brésiliens des écoles de Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et organisations amérindiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMPOCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Guyane, May 2019, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407592v1</w:t>
-              </w:r>
-[...1161 lines deleted...]
-                <w:t xml:space="preserve">hal-02933684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Literacy Teaching of Indigenous Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pratiques d’éducation scolaire des amérindiens au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Baronet et Sabrina Melenotte. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Cultivating Literacy in Diverse and Multiligual Classrooms.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peuples et savoirs autochtones à l’épreuve des (Dé)mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2020, 978-2-343-21414-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929673v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’éducation scolaire des amérindiens au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Initial Literacy Teaching of Indigenous Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayara Priscila Reis da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íris Susana Pires Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peuples et savoirs autochtones à l’épreuve des (Dé)mesures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research on Cultivating Literacy in Diverse and Multiligual Classrooms.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.472-494, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-2722-1.ch022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008665v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ONG confessionnelles en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs confessionnels du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous allons à l’école pour savoir plus ». Regards sur les projets éducatifs des Wayãpi en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle éducation pour les peuples autochtones ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfabetizar o diverso ou diversificar a alfabetização ? Reflexões sobre a educação dos povos ameríndios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livro, leitura e leitor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donations et héritages. Une approche anthropologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">‘Pourquoi vous nous appelez indiens ?’. La catégorie d’indien et son appropriation par les populations autochtones au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France face au vieillissement.</w:t>
+              <w:t xml:space="preserve">Peuples autochtones dans le monde. Les enjeux de la reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932082v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Pourquoi vous nous appelez indiens ?’. La catégorie d’indien et son appropriation par les populations autochtones au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Donations et héritages. Une approche anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peuples autochtones dans le monde. Les enjeux de la reconnaissance</w:t>
+              <w:t xml:space="preserve">La France face au vieillissement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932068v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quais outros? Relações interétnicas na fronteira, o caso dos Wayãpi no Brasil e na Guiana francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Os outros dos outros. Relações de alteridade na Etnologia sul-americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-157, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listes, lettres et documents : l'écrit et l'école chez les Wayãpi de la Guyane française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cuando la antropología se encuentra con la educación: la escuela como objeto antropológico de investigación de campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-276, 2007</w:t>
+              <w:t xml:space="preserve">A educação indígena na América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932243v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuando la antropología se encuentra con la educación: la escuela como objeto antropológico de investigación de campo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Listes, lettres et documents : l'écrit et l'école chez les Wayãpi de la Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A educação indígena na América Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-276, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932317v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunca dez! A matemática karai-ko e o uso do ábaco entre os Wiaiãpi do Amapá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Práticas Pedagógicas na Escola Indígena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2388,193 +2583,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iniciativas empresariales y culturales. Estudios de casos en América indígena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradición, patrimonialización et escritura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2721,51 +2916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02407592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.14811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Croguennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02955161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02954971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02929673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Priscila Reis da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Susana Pires Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-2722-1.ch022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Medeiros Sarti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel De Souza Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531412303" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531411435" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.14811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Croguennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02955161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02954971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02933684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02407592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02929673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Priscila Reis da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Susana Pires Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-2722-1.ch022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02932028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>