--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Paggi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite anthropologie filmique et communication visuelleUniversité Côte d’Azur« Laboratoire Interdisciplinaire Récits, Cultures Et Sociétés » LIRCES ( UPR 3159 )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue-cinéaste, élève de Jean Rouch et Claudine de France, depuis 1986 réalise des films sur ses recherches de terrain, notamment en Italie, France, Espagne, Côte d’Ivoire et Samoa. Ses écrits portent principalement sur les enjeux théoriques et méthodologiques de l’anthropologie filmique, ainsi que sur le cinéma documentaire et ethnographique.Thématiques principales de recherche: techniques du corps, activités quotidiennes, transmission de savoir-faire, espace domestique, mémoire, musiques, danses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza di una ricerca di antropologia visiva sulle condizioni d’abitazione dei rom in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, Fieldwork (n.2), pp. 163-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre « Dans le sillage de Jean Rouch », Sherman R. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Autochtonie (n.9), https://fr.calameo.com/read/00121687601b79f2d9c1f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antropologo-cineasta rivisitato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anno LXXXII (n.3), pp. 411-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerazioni sulla mediazione della parola in antropologia filmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOCI Annuale di scienze umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anno XII, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia filmica dello spazio domestico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Anno LXXX (n. 3), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Terrains en anthropologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n. 3, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et rituels aux Saintes-Maries-de-la-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n. 13, pp.65-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix-off et commentaire dans le cinéma documentaire et ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, http://narratologie.revues.org/6321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologìa visual y nuevas tecnologìas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Critica. Revista de Antropologìa y Comunicaciòn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n. 2, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osservazione partecipante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM - Antropologia museale Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Culture visive : parole chiavi degli antropologi, anno 4 (n. 14), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricordo di Jean Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Anno LXIX (n.2), pp.443-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla mediazione del patrimonio etnologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM - Antropologia museale Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, anno 2 (n. 4.), pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre Cultures sonores d’Afrique, de Kawada Junzo (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XLII-1 (165), pp.170-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione alla traduzione del testo di Claudine de France &amp;quot;L'antropologia filmica : una genesi difficile ma promettente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kainos, Rivista elettronica di filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n.1, http://www.kainos.it/Pages/articolo%20rice10.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre Pom Pom Pom Pom. Musiques et cætera, de Borel, Gonseth, Hainard & Kaher (éds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XLI-2 (162), pp. 351-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre &amp;quot;Un roi africain et sa musique de cour. Chants et danses du palais à Porto-Novo sous le règne de Gbèfa (1948-1976)&amp;quot; de Gilbert Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXXIX-1 (n. 153), (pp. 216-221)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du CD-ROM &amp;quot;Arman, collectionneur d'Art Africain&amp;quot; de Pierre-L Jordan et Bo Valsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xoana, Revue d'images et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n. 6/7., pp. 175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crooked leg's son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insula International Journal of Island Affairs. Island Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Year 8 (n. 1), pp. 51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutture Multimediali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista dell'istruzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Libri e multimedialità (n. 6), pp. 889-896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre Fotografia e storia dell'Africa, de Alessandro Triulzi (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XXXVI-1-2. (141-142,), pp. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commento a l'antropologia filmica di Claudine de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ossimori, periodico di antropologia e scienze umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n. 8., pp. 96-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La entrevista filmada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y fuente oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Fronteras (n. 12), pp. 163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professione Antropologa Visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca Folklorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, n. 23., p. 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il seminario di antropologia visiva dell'Agrifilm-festival 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca Folklorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, n. 20, pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seminar in film-anthropology with Claudine de France at the University of Siena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eavson Newsletter, bulletin de l’ "European Association for Visuals Studies of Man"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antropologo-cineasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bianco e Nero, Rivista del Centro Sperimentale di Cinematografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, IV, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'interview filmée dans la recherche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Oral History Conference-Memory and Multiculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Siena, Feb 1993, Siena &amp; Lucca, Italie. pp. 202-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Bollinger fotografo a San Gimignano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Paggi. Città di San Gimignano, 150 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde fantôme de Louis Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lison Tolosana C., Calatrava J., Rojo Flores S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia y Orientalismo. Homenaje a José Antonio Gonzalez Alcantud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, pp.343-362, 2021, 978-84-338-6674-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiche e rituali a Saintes Maries de la Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossitti Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il guardiano dei suoni. Studi e memorie in occasione del 70° compleanno di Renato Morelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis edizioni, pp.181-215, 2021, 9788857576367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracultura y música de los años 60 y 70 en Milán : testimonio y reflexiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzalez Alcantud J.-A. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa y la Contracultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abada editores, pp.163-176, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l’espace domestique à Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bealschovic Simona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et le lieu. Nouveaux terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions@anthro Université de Montréal. Département d’anthropologie, 1-17, https://papyrus.bib.umontreal.ca/xmlui/bitstream/handle/1866/21031/le_corps_et_le_lieu-2.pdf?sequence=1&amp;isAllowed=y, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeiras aproximações fílmicas do espaço doméstico em Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freire Marcius, Lourdou Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descrever o visível. Cinema documentário e antropologia fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Estação Liberdade, pp.135-162, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison rurale aux îles Éoliennes et la vinification traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trochet J.-R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maisons paysannes en Europe occidentale, XVe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons paysannes en Europe occidentale, XVe - XXIe siècles., Presses de l'Université Paris-Sorbonne, 2008, 978-2-84050-533-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguaggio poetico e commento nei film etnografici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scafoglio D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coscienza altra : antropologia e poesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du colloque « Antropologia e poesia » (2002), Marlin Editore, pp.213-227, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observations filmiques pertinentes en ethnographie et les nouveaux médias de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du cinéma ethnographique à l’anthropologie visuelle. Bilan, nouvelles technologies, nouveaux terrains, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, actes du colloques, Musée de l’Homme, comitedufilmethnographique.com/wp-content/uploads/2012/07/paggi-coll.pdf, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una “tombola” samoana nella comunità di emigrati in Nuova Zelanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scafoglio Domenico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vita in gioco. Antropologia, letteratura, filosofia dell’azzardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlin Editore, pp.54-59, 2006, 886043001-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières approches filmiques de l’espace domestique à Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comolli A., France C. de,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux en anthropologie filmique 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinéma &amp; Sciences humaines, Publidix Université Paris X-FRC, pp.5-4, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la représentation de l’espace domestique en anthropologie visuelle. La vinification traditionnelle aux îles Éoliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sobieszczanski M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatialisation en arts et en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters-France, pp.309-335, 2004, 978-9042914667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mediacion del patrimonio etnològico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzàles Alcantud J. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio y pluralidad. Nuevas direcciones en anthropologìa patrimonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca de etnologia (n. 9), Centro de Investigaciones Etnològicas Angel Ganivet, pp.95-121, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vinificazione tradizionale in un'isola del Mediterraneo. Riflessioni teorico-metodologiche su un'inchiesta video-antropologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Mediterràneo, Imagen y Reflexiòn. Segunda Muestra Internacional de Cine, Video y Fotografia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones Etnologicas "Angel Ganivet"-Deputation Provincial de Granada, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ricerca visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Squillacciotti Massimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove tecnologie e mutamenti socio-culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli Editore, pp.181-192, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observaciones sobre la Tarasca de Tarascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarascas del Mediterraneo. De Tarascon-Arles-Granada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sguardi filmici su &amp;quot;l'altro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golem Videofestival, Turin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, (pp. 6-9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civitella 1944/1994 - Memoria di un massacro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria divisa. Civitella della Chiana 29 giugno 1944-94. Supplément vidéo in Paggi L. (éd) Storia e memoria di un massacro ordinario.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo lontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifilmfestival, Orbetello et Castelnuovo Berardenga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp. 37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EYES ACROSS THE WATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il nord della cultura popolare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifilmfestival Orbetello/Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, p. 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête vidéographique en anthropologie : la vinification traditionnelle aux îles Éoliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nanterre - Paris X, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04214260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Paggi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite anthropologie filmique et communication visuelleUniversité Côte d’Azur« Laboratoire Interdisciplinaire Récits, Cultures Et Sociétés » LIRCES ( UPR 3159 )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue-cinéaste, élève de Jean Rouch et Claudine de France, depuis 1986 réalise des films sur ses recherches de terrain, notamment en Italie, France, Espagne, Côte d’Ivoire et Samoa. Ses écrits portent principalement sur les enjeux théoriques et méthodologiques de l’anthropologie filmique, ainsi que sur le cinéma documentaire et ethnographique.Thématiques principales de recherche: techniques du corps, activités quotidiennes, transmission de savoir-faire, espace domestique, mémoire, musiques, danses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza di una ricerca di antropologia visiva sulle condizioni d’abitazione dei rom in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, Fieldwork (n.2), pp. 163-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre « Dans le sillage de Jean Rouch », Sherman R. (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Autochtonie (n.9), https://fr.calameo.com/read/00121687601b79f2d9c1f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antropologo-cineasta rivisitato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anno LXXXII (n.3), pp. 411-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerazioni sulla mediazione della parola in antropologia filmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VOCI Annuale di scienze umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Anno XII, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologia filmica dello spazio domestico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Anno LXXX (n. 3), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et rituels aux Saintes-Maries-de-la-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n. 13, pp.65-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Terrains en anthropologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n. 3, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix-off et commentaire dans le cinéma documentaire et ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, http://narratologie.revues.org/6321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antropologìa visual y nuevas tecnologìas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Critica. Revista de Antropologìa y Comunicaciòn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n. 2, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osservazione partecipante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM - Antropologia museale Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Culture visive : parole chiavi degli antropologi, anno 4 (n. 14), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricordo di Jean Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Anno LXIX (n.2), pp.443-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla mediazione del patrimonio etnologico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM - Antropologia museale Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, anno 2 (n. 4.), pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre Cultures sonores d’Afrique, de Kawada Junzo (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XLII-1 (165), pp.170-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione alla traduzione del testo di Claudine de France &amp;quot;L'antropologia filmica : una genesi difficile ma promettente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kainos, Rivista elettronica di filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n.1, http://www.kainos.it/Pages/articolo%20rice10.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre Pom Pom Pom Pom. Musiques et cætera, de Borel, Gonseth, Hainard & Kaher (éds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XLI-2 (162), pp. 351-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du CD-ROM &amp;quot;Arman, collectionneur d'Art Africain&amp;quot; de Pierre-L Jordan et Bo Valsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xoana, Revue d'images et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n. 6/7., pp. 175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre &amp;quot;Un roi africain et sa musique de cour. Chants et danses du palais à Porto-Novo sous le règne de Gbèfa (1948-1976)&amp;quot; de Gilbert Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXXIX-1 (n. 153), (pp. 216-221)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crooked leg's son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insula International Journal of Island Affairs. Island Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Year 8 (n. 1), pp. 51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commento a l'antropologia filmica di Claudine de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ossimori, periodico di antropologia e scienze umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n. 8., pp. 96-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutture Multimediali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista dell'istruzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Libri e multimedialità (n. 6), pp. 889-896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre Fotografia e storia dell'Africa, de Alessandro Triulzi (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XXXVI-1-2. (141-142,), pp. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La entrevista filmada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y fuente oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Fronteras (n. 12), pp. 163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professione Antropologa Visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca Folklorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, n. 23., p. 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il seminario di antropologia visiva dell'Agrifilm-festival 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ricerca Folklorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, n. 20, pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seminar in film-anthropology with Claudine de France at the University of Siena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eavson Newsletter, bulletin de l’ "European Association for Visuals Studies of Man"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antropologo-cineasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bianco e Nero, Rivista del Centro Sperimentale di Cinematografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, IV, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'interview filmée dans la recherche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Oral History Conference-Memory and Multiculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Siena, Feb 1993, Siena &amp; Lucca, Italie. pp. 202-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Bollinger fotografo a San Gimignano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Paggi. Città di San Gimignano, 150 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde fantôme de Louis Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lison Tolosana C., Calatrava J., Rojo Flores S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia y Orientalismo. Homenaje a José Antonio Gonzalez Alcantud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, pp.343-362, 2021, 978-84-338-6674-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiche e rituali a Saintes Maries de la Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossitti Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il guardiano dei suoni. Studi e memorie in occasione del 70° compleanno di Renato Morelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis edizioni, pp.181-215, 2021, 9788857576367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracultura y música de los años 60 y 70 en Milán : testimonio y reflexiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzalez Alcantud J.-A. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa y la Contracultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abada editores, pp.163-176, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l’espace domestique à Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bealschovic Simona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et le lieu. Nouveaux terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions@anthro Université de Montréal. Département d’anthropologie, 1-17, https://papyrus.bib.umontreal.ca/xmlui/bitstream/handle/1866/21031/le_corps_et_le_lieu-2.pdf?sequence=1&amp;isAllowed=y, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeiras aproximações fílmicas do espaço doméstico em Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freire Marcius, Lourdou Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descrever o visível. Cinema documentário e antropologia fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Estação Liberdade, pp.135-162, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison rurale aux îles Éoliennes et la vinification traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trochet J.-R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maisons paysannes en Europe occidentale, XVe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons paysannes en Europe occidentale, XVe - XXIe siècles., Presses de l'Université Paris-Sorbonne, 2008, 978-2-84050-533-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una “tombola” samoana nella comunità di emigrati in Nuova Zelanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tcherkézoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scafoglio Domenico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vita in gioco. Antropologia, letteratura, filosofia dell’azzardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlin Editore, pp.54-59, 2006, 886043001-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguaggio poetico e commento nei film etnografici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scafoglio D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coscienza altra : antropologia e poesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du colloque « Antropologia e poesia » (2002), Marlin Editore, pp.213-227, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observations filmiques pertinentes en ethnographie et les nouveaux médias de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du cinéma ethnographique à l’anthropologie visuelle. Bilan, nouvelles technologies, nouveaux terrains, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, actes du colloques, Musée de l’Homme, comitedufilmethnographique.com/wp-content/uploads/2012/07/paggi-coll.pdf, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la représentation de l’espace domestique en anthropologie visuelle. La vinification traditionnelle aux îles Éoliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sobieszczanski M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatialisation en arts et en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters-France, pp.309-335, 2004, 978-9042914667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières approches filmiques de l’espace domestique à Samoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comolli A., France C. de,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux en anthropologie filmique 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinéma &amp; Sciences humaines, Publidix Université Paris X-FRC, pp.5-4, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mediacion del patrimonio etnològico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzàles Alcantud J. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio y pluralidad. Nuevas direcciones en anthropologìa patrimonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca de etnologia (n. 9), Centro de Investigaciones Etnològicas Angel Ganivet, pp.95-121, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vinificazione tradizionale in un'isola del Mediterraneo. Riflessioni teorico-metodologiche su un'inchiesta video-antropologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Mediterràneo, Imagen y Reflexiòn. Segunda Muestra Internacional de Cine, Video y Fotografia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones Etnologicas "Angel Ganivet"-Deputation Provincial de Granada, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ricerca visiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Squillacciotti Massimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuove tecnologie e mutamenti socio-culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli Editore, pp.181-192, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observaciones sobre la Tarasca de Tarascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarascas del Mediterraneo. De Tarascon-Arles-Granada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sguardi filmici su &amp;quot;l'altro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golem Videofestival, Turin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, (pp. 6-9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civitella 1944/1994 - Memoria di un massacro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria divisa. Civitella della Chiana 29 giugno 1944-94. Supplément vidéo in Paggi L. (éd) Storia e memoria di un massacro ordinario.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo lontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifilmfestival, Orbetello et Castelnuovo Berardenga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp. 37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EYES ACROSS THE WATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04225299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il nord della cultura popolare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifilmfestival Orbetello/Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, p. 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête vidéographique en anthropologie : la vinification traditionnelle aux îles Éoliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Paggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nanterre - Paris X, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04214260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Paggi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227530v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04214260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Paggi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227530v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tcherk&#233;zoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04214260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>