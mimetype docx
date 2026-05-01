--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -650,465 +650,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 14 FROM CULTURE TO CULT: MUSEUM COLLECTIONS AND RELIGION IN CONTEMPORARY GEORGIAN NATIONAL DISCOURSE</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nino Tsitsishvili </w:t>
+                <w:t xml:space="preserve">Déclin du russe et politiques linguistiques en Géorgie postsoviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Cadiot, Dominique Arel et Larissa Zakharova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cacophonie d'empires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.301-324, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From culture to cult: museum collections and religion in contemporary Georgian national discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nino Tsitsishvili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Academic Publishing, pp.275-293, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00693341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 14 FROM CULTURE TO CULT: MUSEUM COLLECTIONS AND RELIGION IN CONTEMPORARY GEORGIAN NATIONAL DISCOURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nino Tsitsishvili </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Lambert Academic Publishing, 2010, 978-3838388564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM CULTURE TO CULT: MUSEUM COLLECTIONS AND RELIGION IN CONTEMPORARY GEORGIAN NATIONAL DISCOURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAP LAMBERT Academic Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus, Lambert Academic Publishing, Saarbrucken, 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-3838388564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Juliette Cadiot, Dominique Arel et Larissa Zakharova. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe et la Géorgie : un voisinage distant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Rupnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cacophonie d'empires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.301-324, 2010</w:t>
+              <w:t xml:space="preserve">Les banlieues de l'Europe. L' Union européenne et ses voisinages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Science Po, pp.75-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eglise orthodoxe géorgienne, un référent identitaire ambigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Raoul Motika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et Politique dans le Caucase post soviétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose, pp.251-276, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691586v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00691582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minorités face à l'État national, une nouvelle place à négocier : le cas de la Géorgie</w:t>
               </w:r>
@@ -1596,1484 +1596,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Huérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.521.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pravoslavnaâ mobilizaciâ i političeskie identičnosti v postsovetskoj Gruzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neprikosvnovennyj zapas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’État malgré eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Huérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 1 (1), pp.7-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/receo1.521.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction. L’État malgré eux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03530782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État malgré eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Huérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.7-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.521.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.23-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.521.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Huérou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03530783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimate Divisions. Street-Level Orthodoxy in Post-Soviet Russia, by Detelina Tocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3-4), pp.439-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18748945-03203009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverses recensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Colin Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexe, les espaces postcommunistes en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.159-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5077/journals/connexe.2016.e84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tskhaltoubo ou la nostalgie de l’absence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Time of Cathedrals: Religious Buildings and Political Legitimation in Post-Soviet Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State, Religion and Church in Russia and Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Religion and society in the Caucasus, 34 (2), pp.133 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22394/2073-7203-2016-34-2-133-155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud-Caucase: Nouvelles Approches Politiques et Sociales (1988-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.23-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.521.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059913001010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hallez</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Sud-Caucase. Nouvelles approches politiques et sociales (1988-2012). Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...266 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marc Elie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une laïcité postsoviétique en Géorgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 44 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La construction d’une laïcité postsoviétique en Géorgie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le lien entre violences et États au Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De-secularizing national space in Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identity studies in the Caucasus and the Black Sea Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un Etat géorgien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00692456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Géorgie post-soviétique: lost in transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 193 (193), pp.67 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.193.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Russes du Caucase du Sud : du malheur d'avoir un empire (et de le perdre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 39, pp.121 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S033805990800106X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Géorgie et l'Europe : un voisinage à haut risque &amp;quot;, Numéro spécial, &amp;quot; A l'Est de l'Europe : quel voisinage partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.1-11</w:t>
+              <w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.49-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00692459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politique de la référence révolutionnaire en Géorgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533771v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-01533719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géorgie : le rêve brisé</w:t>
               </w:r>
@@ -4359,263 +4359,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du smertnik au chahid : les métamorphoses de la mort héroïque en tchétchénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawod Hosham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colloque &amp;quot;Martyre et suicide dans l'Islam contemporain&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Abou Zahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headly Stephen C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Abou Zahab</w:t>
+                <w:t xml:space="preserve">Dawod Hosham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headly Stephen C.</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01395240v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">medihal-01395236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4770,51 +4770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914247v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22131418-08030002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.13554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748929-bja10064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colin Lebedev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2016.e84" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2073-7203-2016-34-2-133-155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.193.0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805990800106X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tk28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abou Zahab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Headly Stephen C." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawod Hosham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914247v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22131418-08030002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.13554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748929-bja10064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colin Lebedev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2016.e84" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2073-7203-2016-34-2-133-155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.193.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805990800106X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tk28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawod Hosham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abou Zahab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Headly Stephen C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>