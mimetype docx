--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -486,629 +486,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The post-soviet Caucasus and Central Asia : another south</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Regamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hohmann, S., Mouradian, C., Serrano, S., Thorez, J., Development in Central Asia and Caucasus. Migration, Democratisation and Inequality in the Post-Soviet era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tauris, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Georgia e la sua Chiesa: dall’integrazione nell’Impero alle ambiguità della rinascita contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Da Costantinopoli al Caucaso Imperi e popoli tra Cristianesimo e Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libreria Editrice Vaticana, 2014, Storia Religiosa Euro-Mediterranea, 978-8820992095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FROM CULTURE TO CULT: MUSEUM COLLECTIONS AND RELIGION IN CONTEMPORARY GEORGIAN NATIONAL DISCOURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAP LAMBERT Academic Publishing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hohmann, S., Mouradian, C., Serrano, S., Thorez, J., Development in Central Asia and Caucasus. Migration, Democratisation and Inequality in the Post-Soviet era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tauris, 2014</w:t>
+              <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus, Lambert Academic Publishing, Saarbrucken, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-3838388564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 14 FROM CULTURE TO CULT: MUSEUM COLLECTIONS AND RELIGION IN CONTEMPORARY GEORGIAN NATIONAL DISCOURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nino Tsitsishvili </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Academic Publishing, 2010, 978-3838388564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin du russe et politiques linguistiques en Géorgie postsoviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Cadiot, Dominique Arel et Larissa Zakharova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cacophonie d'empires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.301-324, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From culture to cult: museum collections and religion in contemporary Georgian national discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nino Tsitsishvili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Academic Publishing, pp.275-293, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00693341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Nino Tsitsishvili </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eglise orthodoxe géorgienne, un référent identitaire ambigu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayram Balci, Raoul Motika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Paradigms and political change in the Caucasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Academic Publishing, 2010, 978-3838388564</w:t>
+              <w:t xml:space="preserve">Religion et Politique dans le Caucase post soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, pp.251-276, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et la Géorgie : un voisinage distant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Rupnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les banlieues de l'Europe. L' Union européenne et ses voisinages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Science Po, pp.75-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691582v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00691586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minorités face à l'État national, une nouvelle place à négocier : le cas de la Géorgie</w:t>
               </w:r>
@@ -1518,1782 +1518,1782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Huérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.521.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravoslavnaâ mobilizaciâ i političeskie identičnosti v postsovetskoj Gruzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neprikosvnovennyj zapas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orthodox Mobilizations and Political Identities in Post-Soviet Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Religion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3-4), pp.225-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18748929-bja10064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’État malgré eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Huérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 1 (1), pp.7-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/receo1.521.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction. L’État malgré eux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03530782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État malgré eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Huérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.7-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.521.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.23-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.521.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Huérou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03530783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimate Divisions. Street-Level Orthodoxy in Post-Soviet Russia, by Detelina Tocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3-4), pp.439-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18748945-03203009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverses recensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Colin Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexe, les espaces postcommunistes en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.159-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5077/journals/connexe.2016.e84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tskhaltoubo ou la nostalgie de l’absence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Time of Cathedrals: Religious Buildings and Political Legitimation in Post-Soviet Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State, Religion and Church in Russia and Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Religion and society in the Caucasus, 34 (2), pp.133 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22394/2073-7203-2016-34-2-133-155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud-Caucase: Nouvelles Approches Politiques et Sociales (1988-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 1 (1), pp.23-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.521.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059913001010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hallez</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Sud-Caucase. Nouvelles approches politiques et sociales (1988-2012). Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...266 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.5-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marc Elie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une laïcité postsoviétique en Géorgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 44 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La construction d’une laïcité postsoviétique en Géorgie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le lien entre violences et États au Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De-secularizing national space in Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identity studies in the Caucasus and the Black Sea Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un Etat géorgien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00692456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Géorgie et l'Europe : un voisinage à haut risque &amp;quot;, Numéro spécial, &amp;quot; A l'Est de l'Europe : quel voisinage partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00692459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politique de la référence révolutionnaire en Géorgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.63-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Géorgie post-soviétique: lost in transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 193 (193), pp.67 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.193.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Russes du Caucase du Sud : du malheur d'avoir un empire (et de le perdre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 39, pp.121 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S033805990800106X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géorgie : le rêve brisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.1-11</w:t>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121, pp.153-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...323 lines deleted...]
-                <w:t xml:space="preserve">La Géorgie et l'Europe : un voisinage à haut risque &amp;quot;, Numéro spécial, &amp;quot; A l'Est de l'Europe : quel voisinage partagé</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00693345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas géorgien : un multipartisme sans pluralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2, pp.49-67</w:t>
+              <w:t xml:space="preserve">, 2007, pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00693349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géorgie 2007 : l'heure des désillusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1065, pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00693354v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00693349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Regamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Huérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,263 +4359,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colloque &amp;quot;Martyre et suicide dans l'Islam contemporain&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Abou Zahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headly Stephen C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawod Hosham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du smertnik au chahid : les métamorphoses de la mort héroïque en tchétchénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawod Hosham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01395236v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">medihal-01395240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4770,51 +4770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914247v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22131418-08030002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.13554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748929-bja10064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colin Lebedev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2016.e84" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2073-7203-2016-34-2-133-155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.193.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805990800106X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tk28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawod Hosham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abou Zahab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Headly Stephen C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914247v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22131418-08030002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.13554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748929-bja10064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.521.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Colin Lebedev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2016.e84" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2073-7203-2016-34-2-133-155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913001010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.193.0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805990800106X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kahn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tk28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abou Zahab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Headly Stephen C." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawod Hosham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>