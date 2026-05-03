--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,559 +66,559 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression for litter size in two mice lines under divergent selection for environmental birth weight variability using genomic data</w:t>
+                <w:t xml:space="preserve">Management of genetic defects in breeding programs of species with high prolificacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candela Ojeda-Marín</w:t>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Cervantes</w:t>
+                <w:t xml:space="preserve">Isabelle Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Formoso-Rafferty</w:t>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.skaf023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf023⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 103 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skag100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511205v1</w:t>
+                <w:t xml:space="preserve">hal-05590333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genomics and semen microbiome increases the accuracy of predicting bull prolificacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inbreeding depression for litter size in two mice lines under divergent selection for environmental birth weight variability using genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Ojeda-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâmela Alexandre</w:t>
+                <w:t xml:space="preserve">Isabel Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Rodríguez-Ramilo</w:t>
+                <w:t xml:space="preserve">Nora Formoso-Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Reverter</w:t>
+                <w:t xml:space="preserve">Juan Pablo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694588v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining genomics and semen microbiome increases the accuracy of predicting bull prolificacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmela Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antonios</w:t>
+                <w:t xml:space="preserve">Silvia Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legarra</w:t>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pong-Wong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-23009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142 (2), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323394v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression on growth and prolificacy traits in two lines of rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Piles</w:t>
+                <w:t xml:space="preserve">R. Pong-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Sánchez</w:t>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Pascual</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.T. Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (9), pp.6275-6287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-23009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853110v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Selection on Breed Contribution in the Caballo de Deporte Español</w:t>
               </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -715,12288 +715,12667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Autozygosity in Pigs in Three-Way Crossbreeding</w:t>
+                <w:t xml:space="preserve">Inbreeding depression on growth and prolificacy traits in two lines of rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ganteil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miriam Piles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.584556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148238v1</w:t>
+                <w:t xml:space="preserve">hal-03853110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t>
+                <w:t xml:space="preserve">Characterization of Autozygosity in Pigs in Three-Way Crossbreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Antonios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Audrey Ganteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Astruc</w:t>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Legarra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.3221-3230. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.584556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154326v1</w:t>
+                <w:t xml:space="preserve">hal-03148238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islands of runs of homozygosity indicate selection signatures in Ovis aries 6 (OAR6) of French dairy sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2020-0011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.3221-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292619v1</w:t>
+                <w:t xml:space="preserve">hal-03154326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks of inbreeding coefficients in a selected population of rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Islands of runs of homozygosity indicate selection signatures in Ovis aries 6 (OAR6) of French dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Velasco‐galilea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.Non Paginé. </w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.132-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2020-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929049v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding, effective population size, and coancestry in the Latxa dairy sheep breed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Networks of inbreeding coefficients in a selected population of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Granado-Tajada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+                <w:t xml:space="preserve">Juan Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ugarte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Velasco‐galilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (6), pp.5215-5226. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.Non Paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895937v1</w:t>
+                <w:t xml:space="preserve">hal-02929049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong selection pressures maintain divergence on genomic islands in Atlantic cod (Gadus morhua L.) populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding, effective population size, and coancestry in the Latxa dairy sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Granado-Tajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew Baranski</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hooman Moghadam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0503-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (6), pp.5215-5226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344196v1</w:t>
+                <w:t xml:space="preserve">hal-02895937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and effective population size in French dairy sheep: Comparison between genomic and pedigree estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strong selection pressures maintain divergence on genomic islands in Atlantic cod (Gadus morhua L.) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harald Grove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigbjørn Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15405⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0503-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620571v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of growth-related quantitative trait loci markers in turbot ( Scophthalmus maximus ) families as a step toward marker assisted selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding and effective population size in French dairy sheep: Comparison between genomic and pedigree estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hermida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (5), pp.4227-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628266v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast indirect method to compute functions of genomic relationships concerning genotyped and ungenotyped individuals, for diversity management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of growth-related quantitative trait loci markers in turbot ( Scophthalmus maximus ) families as a step toward marker assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Colleau</w:t>
+                <w:t xml:space="preserve">A. Gómez-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Palhière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.602-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0363-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653794v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Quantitative Trait Loci Associated with the Skeletal Deformity LSK complex in Gilthead Seabream (Sparus aurata L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fast indirect method to compute functions of genomic relationships concerning genotyped and ungenotyped individuals, for diversity management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Navarro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María J. Zamorano</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-015-9671-7⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0363-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512231v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-chromosomal estimates of inbreeding and coancestry in the Spanish Holstein cattle population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Quantitative Trait Loci Associated with the Skeletal Deformity LSK complex in Gilthead Seabream (Sparus aurata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davinia Negrín-Báez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
+                <w:t xml:space="preserve">Juan M. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Villanueva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">María J. Zamorano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-015-9671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429100v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated effects of copy number variants on economically important traits in Spanish Holstein dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-chromosomal estimates of inbreeding and coancestry in the Spanish Holstein cattle population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Ben Sassi</w:t>
+                <w:t xml:space="preserve">M.A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel de Paz-del Río</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.A. García-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10487⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509028v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide estimates of coancestry, inbreeding and effective population size in the Spanish Holstein population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Associated effects of copy number variants on economically important traits in Spanish Holstein dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel de Paz-del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delfino Hernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Villanueva</w:t>
+                <w:t xml:space="preserve">Ana I. Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (8), pp.6371-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465151v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection with traditional or genomic relationships: consequences in coancestry and genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2015.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genomic and genealogical information in a reproducing kernel Hilbert spaces regression model for genome-enabled predictions in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genome-wide estimates of coancestry, inbreeding and effective population size in the Spanish Holstein population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+                <w:t xml:space="preserve">Delfino Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093424⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465150v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quantitative trait loci associated with resistance to viral haemorrhagic septicaemia (VHS) in turbot (Scophthalmus maximus ) : a comparison between bacterium, parasite and virus diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto de La Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Ruiz-Rejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.265-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10126-013-9544-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the inference of population genetic structure in the presence of related individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combining genomic and genealogical information in a reproducing kernel Hilbert spaces regression model for genome-enabled predictions in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Toro</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinliang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jesús Fernández</w:t>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 96, pp.Non Paginé. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016672314000068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448406v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First genetic linkage map for comparative mapping and QTL screening of brill (Scophthalmus rhombus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improving the inference of population genetic structure in the presence of related individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Hachero-Cruzado</w:t>
+                <w:t xml:space="preserve">Miguel A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelino Herrera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jinliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.02.041⟩</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672314000068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448410v1</w:t>
+                <w:t xml:space="preserve">hal-01448406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of mapping resources in turbot (Scophthalmus maximus): A new integrated consensus genetic map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">First genetic linkage map for comparative mapping and QTL screening of brill (Scophthalmus rhombus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Hachero-Cruzado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Bouza</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Marcelino Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés A. Sciara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 414, pp.19-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.07.040⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 420, pp.S111-S120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448411v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering QTL for resistance and survival time to Philasterides dicentrarchi in turbot (Scophthalmus maximus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compilation of mapping resources in turbot (Scophthalmus maximus): A new integrated consensus genetic map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés A. Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02385.x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 414, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465160v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of local ecology during hybridization at the initial stages of ecological speciation in a marine snail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering QTL for resistance and survival time to Philasterides dicentrarchi in turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galindo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12152⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447442v1</w:t>
+                <w:t xml:space="preserve">hal-01465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of close relatives on unsupervised Bayesian clustering algorithms in population genetic structure analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of local ecology during hybridization at the initial stages of ecological speciation in a marine snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinliang Wang</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rolán-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03156.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (7), pp.1472-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01466963v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for Aeromonas salmonicida resistance related traits in turbot (Scophthalmus maximus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of close relatives on unsupervised Bayesian clustering algorithms in population genetic structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.Non Paginé. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.873-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03156.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466970v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of genetic diversity of subdivided populations in conservation programmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">QTL detection for Aeromonas salmonicida resistance related traits in turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen G. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-009-0020-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01447443v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the partition of allelic diversity within and between subpopulations</w:t>
+                <w:t xml:space="preserve">Management of genetic diversity of subdivided populations in conservation programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Caballero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.2219-2229. </w:t>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp.409-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-010-0107-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-009-0020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447447v1</w:t>
+                <w:t xml:space="preserve">hal-01447443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of the clustering methodologies to discriminate between purebred and crossbred individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new method for the partition of allelic diversity within and between subpopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.347-355. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.2219-2229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5424/sjar/2010082-1188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-010-0107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447450v1</w:t>
+                <w:t xml:space="preserve">hal-01447447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing population genetic structure via the maximisation of genetic distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Usefulness of the clustering methodologies to discriminate between purebred and crossbred individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jesús Fernández</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5424/sjar/2010082-1188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-41-49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466969v1</w:t>
+                <w:t xml:space="preserve">hal-01447450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis of Iberian, Duroc and crossed pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing population genetic structure via the maximisation of genetic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA, información técnica económica agraria: revista de la Asociación Interprofesional para el Desarrollo Agrario (AIDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-41-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664742v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of a heritability estimator using molecular information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cluster analysis of Iberian, Duroc and crossed pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jesús Fernández</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITEA, información técnica económica agraria: revista de la Asociación Interprofesional para el Desarrollo Agrario (AIDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (2), pp.110-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01447451v1</w:t>
+                <w:t xml:space="preserve">hal-04664742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of pairwise methods in the reconstruction of family relationships, using molecular information from turbot (Scophthalmus maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 273 (4), pp.434-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of selection with equalization of parental contributions in conservation programs : an experimental test with Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The accuracy of a heritability estimator using molecular information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Caballero</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 172 (2), pp.1043-1054. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.1189-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.105.051003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-006-9273-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466965v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation-selection balance accounting for genetic variation for viability in Drosophila melanogaster as deduced from an inbreeding and artificial selection experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relaxation of selection with equalization of parental contributions in conservation programs : an experimental test with Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernández</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">P. Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (3), pp.528-541. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 172 (2), pp.1043-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2004.00707.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.105.051003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466966v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mutation-selection balance accounting for genetic variation for viability in Drosophila melanogaster as deduced from an inbreeding and artificial selection experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (3), pp.528-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2004.00707.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lack of nonadditive genetic effects on early fecundity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérez-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (3), pp.558-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can semen microbiome contribute to improve prediction of bulls’ fertility?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LASTRE GENÉTICO PARA PRODUCCIÓN DE LECHE EN GANADO OVINO FRANCÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04653963v1</w:t>
+              <w:t xml:space="preserve">XXI Jornadas sobre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zaragoza (Spain), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks of inbreeding in two lines of mice divergently selected for environmental birth weight variability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04653939v1</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression for litter size in a mice population divergently selected for environmental variability of birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Ojeda-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Formoso-Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04663948v1</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of traditional and genomic selection schemes in French dairy goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Análisis preliminar de la depresión consanguínea en caracteres reproductivos en dos líneas de ratón seleccionadas divergentemente para variabilidad de peso al Nacimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Ojeda-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Formoso-Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXI Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cartagena, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02737638v1</w:t>
+                <w:t xml:space="preserve">hal-04653903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In breeding, effective population size and coancestry on Latxa dairy sheep breed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Management of genetic defects in breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgardo Ugarte</w:t>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734285v1</w:t>
+                <w:t xml:space="preserve">hal-04665008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplicación de correlaciones parciales y teoría de la información a redes de estimas de consanguinidad en conejos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pong-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII. Jornadas sobre producción animal</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788651v1</w:t>
+                <w:t xml:space="preserve">hal-04653868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing inbreeding networks from partial correlations and information theory in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pong-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02788648v1</w:t>
+              <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we mean by runs of homozygosity? Assessing effect of parameters involved in their detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Fernández</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01512167v1</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of growth-related QTL for marker assisted selection in turbot (Scophthalmus maximus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Management of undesired alleles at multiple loci for a goat breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGA XII. International Symposium on Genetics in Aquaculture XII</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02797746v1</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of QTL for resistance to bacterial, parasitic and viral diseases in turbot (Scophthalmus maximus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGA XII. International Symposium on Genetics in Aquaculture XII</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02797747v1</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of pedigree- and genome-based coancestries on selection programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of selection on breed composition of the Spanish Sport Horse population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. A. R. de Cara</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02739656v1</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of population genetic structure when groups of relatives exist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maximisation de la diversité génétique au cours de la création d’une lignée synthétique porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ganteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665065v1</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTING QTL FOR DISEASE RESISTANCE IN TURBOT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression on growth and prolificacy traits and evidence of purging of deleterious recessive alleles by selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Piles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665085v1</w:t>
+              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partition of gene and allelic diversity and their application to chicken data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A strategy for maximizing genetic diversity in the first generations of a pig synthetic line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ganteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion Nacional de Mejora Genetica Animal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665187v1</w:t>
+              <w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in genetic parameters for fitness-related traits in a captive population of Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diversité génomique de porcs issus d’un croisement Large-White x Piétrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ganteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armando Caballero</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Genetics Applied to Livestock Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665385v1</w:t>
+              <w:t xml:space="preserve">52.Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression of the phenotypic similarity on the coancestry as heritability estimator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterisation of autozygosity in pigs from a three-way crossbreeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ganteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665375v1</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acumulación de mutaciones deletéreas en programas de conservación: experimentación piloto con Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding and effective population size on the latxa cara negra dairy sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Granado-Tajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armando Caballero</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665420v1</w:t>
+              <w:t xml:space="preserve">XVIII. Jornadas sobre producción animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Zaragoza, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on the nature of genetic variation for viability from artificial selection and inbreeding in Drsophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selection trace from runs of homozygosity in French dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armando Caballero</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665437v1</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. 717 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selección artificial y consanguinidad para viabilidad en Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding and effective population size on Latxa dairy sheep breeed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Granado-Tajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-based inbreeding in French dairy sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation du pedigree ou des données génomiques pour estimer la consanguinité des races ovines laitières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimación de la variabilidad genetica en ovino lechero frances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Léon, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of genomic islands from sequence data in Atlantic cod (Gadus morhua L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Kirubakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identificación de islas genómicas a partir de secuencias en bacalao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Kirubakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Reunión Nacional de Mejora Genética Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valencia, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of QTL for skeletal deformities in gilthead seabream (Sparus aurata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Negrín-Báez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of effective population size from linkage disequilibrium measures in the Spanish Holstein population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrones intracromosómicos de consanguinidad y parentesco en la población española de vacuno lechero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Garcia-Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Jornadas sobre producción animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zaragoza, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide inbreeding and coancestry patterns in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Garcia-Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide estimates of effective population size in the Spanish Holstein population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfino Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver (CA), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avances en la inferencia de la estructura genética poblacional en presencia de individuos emparentados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas sobre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Zaragoza (Spain), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicción genómica mediante una aproximación semi-parametrica en vacuno lechero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Jimenez-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas sobre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Zaragoza (Spain), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Parametric vs. GBLUPModel for Genomic Evaluation with Large Reference Population in Holstein Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Jimenez-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Carabaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interbull Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USING TWO DIFFERENT APPROACHES TO INFER THE GENETIC STRUCTURE OF POPULATIONS WITH COMPLEX RELATIONSHIPS: THE CASE OF THE AVILEÑA-NEGRA IBÉRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Carabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for the Advancement of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Napier, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Genetic Map for comparative mapping and QTL screening of brill (Scophthalmus rhombus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Hachero-Cruzado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alabama, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining approaches for the analysis of the genetic structure of Avileña-Negra Ibérica cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Carabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava (SK), Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENE MINING FOR GROWTH QTL IN TURBOT Scophthalmus maximus: COMPARATIVE MAPPING AND FAMILY ASSOCIATION ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of allelic diversity in subdivided populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análisis de la diversidad alélica en poblaciones subdivididas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de Genetica de Poblaciones y Evolucion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guitiriz, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestión de poblaciones en programas de conservación ex-situ. 2. Presentación de programas informáticos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curso Nacional de Genetica: Genetica de la Conservacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Carmona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AST, a new measure of allelic differentiation in subdivided populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Turin (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prioritising breeds for conservation using allelic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelona (ES), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the gene and allelic diversity for the management of subpopulations in conservation programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting on Biological Diversity Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Coruna, Spain, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollo de una nueva metodología para evaluar la diversidad alelica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, Sevilla, España</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04665446v1</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Malaga, Espagne, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method to infer population genetic structure via de molecular coancestry matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius (Lituanie), Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisis de agrupamiento de cerdos Ibericos, Duroc y de sus cruces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seville (Spain), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the molecular coancestry to infer population genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium on Littorinid Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Oia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El parentesco molecular como criterio para inferir la estructura poblacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Leon, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of marker-based coancestry estimators in a commercial population of turbot (S. maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas sobre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation of selection in conservation programs: an experimental test with Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análisis de estimadores basados en información molecular para inferir el parentesco genealogico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Gijon, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating heritability from molecular marker information: the accuracy of a regression approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precisión de la regresión de similitud fenotipica sobre el parentesco como estimador de la heredabilidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Almeria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relajación de la selección natural en programas de conservación: experimentación con Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de Genetica de Poblaciones y Evolucion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Guadalajara, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arquitectura genética de la viabilidad huevo-adulto en Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de Genetica de Poblaciones y Evolucion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Gandia, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can semen microbiome contribute to improve prediction of bulls’ fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmela A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04653927v1</w:t>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression for litter size in a mice population divergently selected for environmental variability of birth weight</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARDI2: Towards the consolidation of joint work in research, development and innovation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pineda-Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsasne Granado-Tajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fidelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04653957v1</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis preliminar de la depresión consanguínea en caracteres reproductivos en dos líneas de ratón seleccionadas divergentemente para variabilidad de peso al Nacimiento</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Networks of inbreeding in two lines of mice divergently selected for environmental birth weight variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candela Ojeda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Formoso-Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Cervantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Reunion Nacional de Mejora Genetica Animal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04653903v1</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of genetic defects in breeding programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association of Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665008v1</w:t>
+              <w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comparison of traditional and genomic selection schemes in French dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tadeo Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04653885v1</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">In breeding, effective population size and coancestry on Latxa dairy sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Granado-Tajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04653868v1</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine decomposition of inbreeding into the source of the co-ancestries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aplicación de correlaciones parciales y teoría de la información a redes de estimas de consanguinidad en conejos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Velasco-Galilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665011v1</w:t>
+              <w:t xml:space="preserve">XVIII. Jornadas sobre producción animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Zaragoza, España. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of undesired alleles at multiple loci for a goat breeding program</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing inbreeding networks from partial correlations and information theory in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Velasco-Galilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04665017v1</w:t>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What do we mean by runs of homozygosity? Assessing effect of parameters involved in their detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04653827v1</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection on breed composition of the Spanish Sport Horse population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of growth-related QTL for marker assisted selection in turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gómez-Tato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04653837v1</w:t>
+              <w:t xml:space="preserve">ISGA XII. International Symposium on Genetics in Aquaculture XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximisation de la diversité génétique au cours de la création d’une lignée synthétique porcine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compilation of QTL for resistance to bacterial, parasitic and viral diseases in turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de La Herrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz Rejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herminda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine en France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03299278v1</w:t>
+              <w:t xml:space="preserve">ISGA XII. International Symposium on Genetics in Aquaculture XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for maximizing genetic diversity in the first generations of a pig synthetic line</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performance of pedigree- and genome-based coancestries on selection programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Garcia-Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. R. de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03299290v1</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression on growth and prolificacy traits and evidence of purging of deleterious recessive alleles by selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detection of population genetic structure when groups of relatives exist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03299308v1</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génomique de porcs issus d’un croisement Large-White x Piétrain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DETECTING QTL FOR DISEASE RESISTANCE IN TURBOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52.Journées de la Recherche Porcine en France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02737979v1</w:t>
+              <w:t xml:space="preserve">GIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Heraklion (CR), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of autozygosity in pigs from a three-way crossbreeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A partition of gene and allelic diversity and their application to chicken data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03299265v1</w:t>
+              <w:t xml:space="preserve">Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Vigo, Galicia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and effective population size on the latxa cara negra dairy sheep breed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in genetic parameters for fitness-related traits in a captive population of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Ugarte</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII. Jornadas sobre producción animal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02785596v1</w:t>
+              <w:t xml:space="preserve">World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo horizonte, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection trace from runs of homozygosity in French dairy sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regression of the phenotypic similarity on the coancestry as heritability estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02735177v1</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and effective population size on Latxa dairy sheep breeed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acumulación de mutaciones deletéreas en programas de conservación: experimentación piloto con Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Ugarte</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02734142v1</w:t>
+              <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Escorial, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-based inbreeding in French dairy sheep breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inferences on the nature of genetic variation for viability from artificial selection and inbreeding in Drsophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andres Legarra</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02734470v1</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du pedigree ou des données génomiques pour estimer la consanguinité des races ovines laitières françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selección artificial y consanguinidad para viabilidad en Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...678 lines deleted...]
-                <w:t xml:space="preserve">J. Fernandez</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Toro</w:t>
-[...1154 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
-              </w:r>
-[...395 lines deleted...]
-                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Malaga, Espagne, Spain</w:t>
-[...1243 lines deleted...]
-                <w:t xml:space="preserve">hal-04665430v1</w:t>
+              <w:t xml:space="preserve">, Sep 2001, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consanguinidad y parentesco en la raza ovina de leche Latxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsasne Granado Tajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.229, 16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consanguinidad genómica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfino Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.Vol 200, 70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de estimadores de parentesco basados en información molecular en una población comercial de rodaballo (S. maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.Vol 28, 381-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de estimadores basados en información molecular para inferir el parentesco genealogico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.Vol 102, 192-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13006,402 +13385,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbot (Scophthalmus maximus) genomic resources: application for boosting aquaculture production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoana Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2016, 978-0-12-801418-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-801418-9.00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and management of gene and allelic diversity in subdivided populations using the software program METAPOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pérez-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Production and Analysis in Population Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 888, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Methods in molecular biology (Clifton, N.J.), 978-1-61779-869-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-870-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uso de marcadores codominantes para inferir relaciones genealógicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métodos y Técnicas en Investigación Marina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Tecnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 408 p., 2011, 978-84-309-5208-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13548,51 +13927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Mar&#237;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cervantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Formoso-Rafferty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12899" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.584556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco&#8208;galilea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granado-Tajada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17743" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baranski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Moghadam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Grove" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigbj&#248;rn Lien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0503-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sciara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Tato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0363-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Afonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Zamorano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-015-9671-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleinman-Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villanueva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ben Sassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Paz-del R&#237;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10487" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfino Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villanueva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093424" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de La Herr&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ruiz-Rej&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9544-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672314000068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hachero-Cruzado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Herrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A. Sciara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.02.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02385.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNHK5G17-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rol&#225;n-Alvarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03156.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBX3HJ7F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G. Pardo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caballero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-0020-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/711FFE92040361C608F0459816D9A05E0ADFAD4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0107-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85B5CB5D10EEB4FA53AB62D0AF784DDCB5A1C67A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Toro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2010082-1188" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664742v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9273-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8064913ED72BC3BCB0AEFA6E35DF7AED60E17C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JSGPS7V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mor&#225;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.051003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00707.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela A. Alexandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Marin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tadeo Peralta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Galilea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373613.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Rejon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herminda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Garcia-Cort&#232;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. R. de Cara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Bartolom&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Valera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pook" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moghadam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grove" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Kirubakaran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581564v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Toro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581565v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Afonso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665069v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665072v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Montero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charfeddine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Caraba&#241;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665061v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Abraham" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carabano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665077v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665074v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sciara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arranz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665237v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665360v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665364v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Martinez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665382v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665369v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado Tajada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ugarte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Jimenez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512006v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robledo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoana Taboada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780128014189" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00006-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/372762" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607729v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saura" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/388954.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Mar&#237;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cervantes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Formoso-Rafferty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.584556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco&#8208;galilea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granado-Tajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baranski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Moghadam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Grove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigbj&#248;rn Lien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0503-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sciara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Tato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLTP3RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0363-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Zamorano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-015-9671-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleinman-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ben Sassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Paz-del R&#237;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10487" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfino Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villanueva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124157" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de La Herr&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ruiz-Rej&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9544-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093424" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672314000068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hachero-Cruzado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Herrera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A. Sciara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.02.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02385.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNHK5G17-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rol&#225;n-Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12152" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03156.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBX3HJ7F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466970v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G. Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-0020-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/711FFE92040361C608F0459816D9A05E0ADFAD4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0107-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85B5CB5D10EEB4FA53AB62D0AF784DDCB5A1C67A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Toro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2010082-1188" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JSGPS7V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9273-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8064913ED72BC3BCB0AEFA6E35DF7AED60E17C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mor&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.051003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00707.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Marin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Bartolom&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Valera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pook" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737979v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moghadam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grove" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Kirubakaran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Toro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Garcia-Cort&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665069v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Montero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charfeddine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Caraba&#241;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Abraham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carabano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sciara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arranz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665229v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665360v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Martinez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665382v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665409v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela A. Alexandre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado-Tajada" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tadeo Peralta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788651v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Galilea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373613.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Rejon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herminda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. R. de Cara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado Tajada" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ugarte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Jimenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512006v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robledo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoana Taboada" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780128014189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00006-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/372762" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/388954.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>