--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1939,291 +1939,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Quantitative Trait Loci Associated with the Skeletal Deformity LSK complex in Gilthead Seabream (Sparus aurata L.)</w:t>
+                <w:t xml:space="preserve">Intra-chromosomal estimates of inbreeding and coancestry in the Spanish Holstein cattle population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davinia Negrín-Báez</w:t>
+                <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+                <w:t xml:space="preserve">B. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M. Afonso</w:t>
+                <w:t xml:space="preserve">M.A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María J. Zamorano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.A. García-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1), pp.98-106. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-015-9671-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512231v1</w:t>
+                <w:t xml:space="preserve">hal-01429100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-chromosomal estimates of inbreeding and coancestry in the Spanish Holstein cattle population</w:t>
+                <w:t xml:space="preserve">Identification of Quantitative Trait Loci Associated with the Skeletal Deformity LSK complex in Gilthead Seabream (Sparus aurata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
+                <w:t xml:space="preserve">Davinia Negrín-Báez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Villanueva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Fernández</w:t>
+                <w:t xml:space="preserve">Ana Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Toro</w:t>
+                <w:t xml:space="preserve">Juan M. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. García-Cortés</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">María J. Zamorano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 185, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.98-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2016.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-015-9671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429100v1</w:t>
+                <w:t xml:space="preserve">hal-01512231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associated effects of copy number variants on economically important traits in Spanish Holstein dairy cattle</w:t>
               </w:r>
@@ -2320,486 +2320,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial selection with traditional or genomic relationships: consequences in coancestry and genetic diversity</w:t>
+                <w:t xml:space="preserve">Genome-wide estimates of coancestry, inbreeding and effective population size in the Spanish Holstein population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
+                <w:t xml:space="preserve">Miguel Angel Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfino Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2015.00127⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465153v1</w:t>
+                <w:t xml:space="preserve">hal-01465151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide estimates of coancestry, inbreeding and effective population size in the Spanish Holstein population</w:t>
+                <w:t xml:space="preserve">Artificial selection with traditional or genomic relationships: consequences in coancestry and genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Villanueva</w:t>
+                <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.Non Paginé. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2015.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465151v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait loci associated with resistance to viral haemorrhagic septicaemia (VHS) in turbot (Scophthalmus maximus ) : a comparison between bacterium, parasite and virus diseases</w:t>
+                <w:t xml:space="preserve">Combining genomic and genealogical information in a reproducing kernel Hilbert spaces regression model for genome-enabled predictions in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto de La Herrán</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-013-9544-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448408v1</w:t>
+                <w:t xml:space="preserve">hal-01465150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genomic and genealogical information in a reproducing kernel Hilbert spaces regression model for genome-enabled predictions in dairy cattle</w:t>
+                <w:t xml:space="preserve">Identification of quantitative trait loci associated with resistance to viral haemorrhagic septicaemia (VHS) in turbot (Scophthalmus maximus ) : a comparison between bacterium, parasite and virus diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto García-Cortés</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de La Herrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Ruiz-Rejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar González-Recio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), Non paginé. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-013-9544-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465150v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the inference of population genetic structure in the presence of related individuals</w:t>
               </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First genetic linkage map for comparative mapping and QTL screening of brill (Scophthalmus rhombus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,77 +3036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of mapping resources in turbot (Scophthalmus maximus): A new integrated consensus genetic map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés A. Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen G. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis of Iberian, Duroc and crossed pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,285 +4186,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of pairwise methods in the reconstruction of family relationships, using molecular information from turbot (Scophthalmus maximus)</w:t>
+                <w:t xml:space="preserve">The accuracy of a heritability estimator using molecular information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Bouza</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.036⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.1189-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-006-9273-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447439v1</w:t>
+                <w:t xml:space="preserve">hal-01447451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of a heritability estimator using molecular information</w:t>
+                <w:t xml:space="preserve">Accuracy of pairwise methods in the reconstruction of family relationships, using molecular information from turbot (Scophthalmus maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armando Caballero</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (5), pp.1189-1198. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 273 (4), pp.434-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-006-9273-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447451v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of selection with equalization of parental contributions in conservation programs : an experimental test with Drosophila melanogaster</w:t>
               </w:r>
@@ -5789,256 +5789,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of undesired alleles at multiple loci for a goat breeding program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+                <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Antonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665017v1</w:t>
+                <w:t xml:space="preserve">hal-04653827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Astruc</w:t>
+                <w:t xml:space="preserve">Management of undesired alleles at multiple loci for a goat breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653827v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of selection on breed composition of the Spanish Sport Horse population</w:t>
               </w:r>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7738,64 +7738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrones intracromosómicos de consanguinidad y parentesco en la población española de vacuno lechero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,64 +7863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide inbreeding and coancestry patterns in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kleinman-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,77 +8014,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfino Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avances en la inferencia de la estructura genética poblacional en presencia de individuos emparentados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8230,51 +8230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Jimenez-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar González-Recio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas sobre Produccion Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Zaragoza (Spain), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Jimenez-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jesús Carabaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar González-Recio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interbull Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8459,51 +8459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Carabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining approaches for the analysis of the genetic structure of Avileña-Negra Ibérica cattle breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Martin-Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,51 +8808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENE MINING FOR GROWTH QTL IN TURBOT Scophthalmus maximus: COMPARATIVE MAPPING AND FAMILY ASSOCIATION ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,109 +9147,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AST, a new measure of allelic differentiation in subdivided populations</w:t>
+                <w:t xml:space="preserve">Analysis of the gene and allelic diversity for the management of subpopulations in conservation programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESEB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">Meeting on Biological Diversity Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Coruna, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665224v1</w:t>
+                <w:t xml:space="preserve">hal-04665216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritising breeds for conservation using allelic diversity</w:t>
               </w:r>
@@ -9311,476 +9311,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gene and allelic diversity for the management of subpopulations in conservation programmes</w:t>
+                <w:t xml:space="preserve">Desarrollo de una nueva metodología para evaluar la diversidad alelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on Biological Diversity Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Coruna, Spain, Spain</w:t>
+              <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665216v1</w:t>
+                <w:t xml:space="preserve">hal-04665200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollo de una nueva metodología para evaluar la diversidad alelica</w:t>
+                <w:t xml:space="preserve">AST, a new measure of allelic differentiation in subdivided populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">ESEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665200v1</w:t>
+                <w:t xml:space="preserve">hal-04665224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to infer population genetic structure via de molecular coancestry matrix</w:t>
+                <w:t xml:space="preserve">Analisis de agrupamiento de cerdos Ibericos, Duroc y de sus cruces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vilnius (Lituanie), Lithuania</w:t>
+              <w:t xml:space="preserve">Reunion Nacional de Mejora Genetica Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seville (Spain), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665251v1</w:t>
+                <w:t xml:space="preserve">hal-04665268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis de agrupamiento de cerdos Ibericos, Duroc y de sus cruces</w:t>
+                <w:t xml:space="preserve">Using the molecular coancestry to infer population genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion Nacional de Mejora Genetica Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Seville (Spain), España</w:t>
+              <w:t xml:space="preserve">International symposium on Littorinid Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Oia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665268v1</w:t>
+                <w:t xml:space="preserve">hal-04665237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the molecular coancestry to infer population genetic structure</w:t>
+                <w:t xml:space="preserve">A new method to infer population genetic structure via de molecular coancestry matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Littorinid Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Oia, Spain</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius (Lituanie), Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665237v1</w:t>
+                <w:t xml:space="preserve">hal-04665251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El parentesco molecular como criterio para inferir la estructura poblacional</w:t>
               </w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso de la Sociedad Española de Genética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Leon, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,77 +9874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of marker-based coancestry estimators in a commercial population of turbot (S. maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10094,51 +10094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de estimadores basados en información molecular para inferir el parentesco genealogico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10202,51 +10202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating heritability from molecular marker information: the accuracy of a regression approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10310,51 +10310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precisión de la regresión de similitud fenotipica sobre el parentesco como estimador de la heredabilidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11878,51 +11878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of QTL for resistance to bacterial, parasitic and viral diseases in turbot (Scophthalmus maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto de La Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz Rejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of population genetic structure when groups of relatives exist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12219,77 +12219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Heraklion (CR), Greece</w:t>
@@ -12521,51 +12521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression of the phenotypic similarity on the coancestry as heritability estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13073,51 +13073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consanguinidad genómica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfino Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13161,51 +13161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de estimadores de parentesco basados en información molecular en una población comercial de rodaballo (S. maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13279,51 +13279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de estimadores basados en información molecular para inferir el parentesco genealogico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,90 +13399,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbot (Scophthalmus maximus) genomic resources: application for boosting aquaculture production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hermida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoana Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13927,51 +13927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Mar&#237;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cervantes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Formoso-Rafferty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.584556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco&#8208;galilea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granado-Tajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baranski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Moghadam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Grove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigbj&#248;rn Lien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0503-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sciara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Tato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLTP3RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0363-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Zamorano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-015-9671-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleinman-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ben Sassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Paz-del R&#237;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10487" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfino Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villanueva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124157" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de La Herr&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ruiz-Rej&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9544-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093424" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672314000068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hachero-Cruzado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Herrera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A. Sciara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.02.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02385.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNHK5G17-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rol&#225;n-Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12152" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03156.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBX3HJ7F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466970v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G. Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-0020-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/711FFE92040361C608F0459816D9A05E0ADFAD4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0107-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85B5CB5D10EEB4FA53AB62D0AF784DDCB5A1C67A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Toro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2010082-1188" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JSGPS7V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9273-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8064913ED72BC3BCB0AEFA6E35DF7AED60E17C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mor&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.051003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00707.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Marin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Bartolom&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Valera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pook" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737979v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moghadam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grove" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Kirubakaran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Toro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Garcia-Cort&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665069v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Montero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charfeddine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Caraba&#241;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Abraham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carabano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sciara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arranz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665229v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665360v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Martinez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665382v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665409v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela A. Alexandre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado-Tajada" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tadeo Peralta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788651v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Galilea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373613.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Rejon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herminda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. R. de Cara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado Tajada" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ugarte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Jimenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512006v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robledo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoana Taboada" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780128014189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00006-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/372762" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/388954.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Mar&#237;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cervantes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Formoso-Rafferty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12745" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.584556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco&#8208;galilea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granado-Tajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baranski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Moghadam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Grove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigbj&#248;rn Lien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0503-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sciara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Tato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRLTP3RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0363-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleinman-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villanueva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Zamorano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-015-9671-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ben Sassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Paz-del R&#237;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10487" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfino Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Villanueva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093424" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de La Herr&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ruiz-Rej&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hermida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9544-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672314000068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hachero-Cruzado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Herrera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A. Sciara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.02.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02385.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNHK5G17-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rol&#225;n-Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12152" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03156.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBX3HJ7F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466970v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G. Pardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-0020-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/711FFE92040361C608F0459816D9A05E0ADFAD4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0107-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85B5CB5D10EEB4FA53AB62D0AF784DDCB5A1C67A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Toro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2010082-1188" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9273-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8064913ED72BC3BCB0AEFA6E35DF7AED60E17C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JSGPS7V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mor&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.051003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00707.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Ojeda-Marin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Bartolom&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Valera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pook" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737979v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moghadam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grove" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Kirubakaran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negr&#237;n-B&#225;ez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Toro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Garcia-Cort&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665069v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Montero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charfeddine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Caraba&#241;o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin-Collado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Abraham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carabano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sciara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arranz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665216v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665229v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665237v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665360v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Martinez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665382v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665409v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela A. Alexandre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado-Tajada" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tadeo Peralta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788651v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Galilea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373613.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sciara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Rejon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herminda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. R. de Cara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado Tajada" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ugarte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Jimenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512006v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robledo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoana Taboada" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780128014189" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00006-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s P&#233;rez-Figueroa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/372762" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607729v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/388954.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>