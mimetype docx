--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -759,160 +759,160 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des diplômes en travail social, du côté des centres de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Métiers de la petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.19 - 21. </w:t>
+              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (272-273), pp.19-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.melaen.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487978v1</w:t>
+                <w:t xml:space="preserve">hal-04108061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des diplômes en travail social, du côté des centres de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (272-273), pp.19-21. </w:t>
+              <w:t xml:space="preserve">Les Métiers de la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.19 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.melaen.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108061v1</w:t>
+                <w:t xml:space="preserve">hal-03487978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A educação infantil e a formação de educadores na França</w:t>
               </w:r>
@@ -1294,529 +1294,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socioclinical research study in France: notes on institutional analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réflexivité chez le Doctorant-Praticien-Chercheur. Une situation de Liminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+                <w:t xml:space="preserve">Anna Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Lalah El Mennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal : Revista de psicologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464308v1</w:t>
+                <w:t xml:space="preserve">hal-03163373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma pesquisa socioclínica na França: notas sobre a análise institucional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A socioclinical research study in France: notes on institutional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Lalah El Mennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractal : Revista de psicologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (2), pp.255 - 266. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1984-0292/1309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221735v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réflexivité chez le Doctorant-Praticien-Chercheur. Une situation de Liminalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+                <w:t xml:space="preserve">Uma pesquisa socioclínica na França: notas sobre a análise institucional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Pilotti</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lalah El Mennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fractal : Revista de psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.255 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1984-0292/1309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163373v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite enfance au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parents, professionnels et institutions sur un même territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980878v1</w:t>
+                <w:t xml:space="preserve">hal-02980629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents, professionnels et institutions sur un même territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
+                <w:t xml:space="preserve">La petite enfance au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valentim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Valentim</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.8-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2013.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980629v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2631,51 +2631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EEB96D6"/>
+    <w:nsid w:val="A937F3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2779,51 +2779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D5EE4BBE"/>
+    <w:nsid w:val="4726A0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-valentim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7271-0325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193089912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192146573939738101771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Prado-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.017.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loback" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/1984-5499.2022.v24.37252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Janer Moreira Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bogossian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2019.06.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24115/S2446-622020184especial593p.162-171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andrys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2018.03.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lalah El Mennani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2013.09.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100938440&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.15445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jarroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01536338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-valentim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7271-0325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193089912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192146573939738101771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Prado-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.017.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loback" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/1984-5499.2022.v24.37252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Janer Moreira Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bogossian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2019.06.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24115/S2446-622020184especial593p.162-171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andrys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2018.03.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lalah El Mennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2013.09.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100938440&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.15445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jarroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01536338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>