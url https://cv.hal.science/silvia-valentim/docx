--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -1199,481 +1199,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La-reflexivite-chez-le-Doctorant-Praticien-Chercheur. Une situation de liminalité</w:t>
+                <w:t xml:space="preserve">La réflexivité chez le Doctorant-Praticien-Chercheur. Une situation de Liminalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pilotti</w:t>
+                <w:t xml:space="preserve">Anna Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753806v1</w:t>
+                <w:t xml:space="preserve">hal-03163373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réflexivité chez le Doctorant-Praticien-Chercheur. Une situation de Liminalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+                <w:t xml:space="preserve">Uma pesquisa socioclínica na França: notas sobre a análise institucional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Pilotti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lalah El Mennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fractal : Revista de psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.255 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1984-0292/1309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163373v1</w:t>
+                <w:t xml:space="preserve">hal-03221735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socioclinical research study in France: notes on institutional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valentim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Lalah El Mennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractal : Revista de psicologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (2), pp.255-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1984-0292/1309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma pesquisa socioclínica na França: notas sobre a análise institucional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+                <w:t xml:space="preserve">La-reflexivite-chez-le-Doctorant-Praticien-Chercheur. Une situation de liminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Lalah El Mennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal : Revista de psicologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1984-0292/1309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221735v1</w:t>
+                <w:t xml:space="preserve">hal-03753806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents, professionnels et institutions sur un même territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valentim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,51 +2631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A937F3C7"/>
+    <w:nsid w:val="3EBBE358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2779,51 +2779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4726A0F6"/>
+    <w:nsid w:val="D1717199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-valentim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7271-0325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193089912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192146573939738101771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Prado-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.017.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loback" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/1984-5499.2022.v24.37252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Janer Moreira Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bogossian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2019.06.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24115/S2446-622020184especial593p.162-171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andrys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2018.03.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lalah El Mennani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2013.09.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100938440&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.15445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jarroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01536338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/silvia-valentim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7271-0325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193089912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192146573939738101771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Prado-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.017.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loback" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/1984-5499.2022.v24.37252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Janer Moreira Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bogossian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.071.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2019.06.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24115/S2446-622020184especial593p.162-171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andrys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2018.03.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lalah El Mennani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2013.09.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouriaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Top Andrys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100938440&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.15445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jarroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01536338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>