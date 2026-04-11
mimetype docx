--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -4501,563 +4501,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture on the adhesion of CFRP-to-steel bonded joints using peel tests</w:t>
+                <w:t xml:space="preserve">Effect of Babassu Natural Filler on PBAT/PHB Biodegradable Blends: An Investigation of Thermal, Mechanical, and Morphological Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Budhe</w:t>
+                <w:t xml:space="preserve">Vinicius C Beber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alves</w:t>
+                <w:t xml:space="preserve">Mariana D Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Banea</w:t>
+                <w:t xml:space="preserve">Markus Brede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura H de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-017-0959-6⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265864v1</w:t>
+                <w:t xml:space="preserve">hal-04265855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Babassu Natural Filler on PBAT/PHB Biodegradable Blends: An Investigation of Thermal, Mechanical, and Morphological Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinicius C Beber</w:t>
+                <w:t xml:space="preserve">DTT functionalization of Ag particles for conducting adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiani Plá Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelver Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura H de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050820⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.473-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1288113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265855v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of composite repair system in offshore platform for corroded circumferential welds in super duplex steel pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana D Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ney R.F. Rohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo M Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (44), pp.151-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.44.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTT functionalization of Ag particles for conducting adhesives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of moisture on the adhesion of CFRP-to-steel bonded joints using peel tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Quispe</w:t>
+                <w:t xml:space="preserve">M. Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiani Plá Cid</w:t>
+                <w:t xml:space="preserve">L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelver Sierra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+                <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (6), pp.473-485. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1288113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-017-0959-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265746v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of thermographic technique to assess the fatigue performance of bonded joints</w:t>
               </w:r>
@@ -6024,51 +6024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface adhesion assessment of composite-to-metal bonded joints under salt spray conditions using peel tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,412 +6637,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the mechanical behaviour of spot welding–adhesives joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of mechanical surface treatment on fatigue life of bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector R.M. Costa</w:t>
+                <w:t xml:space="preserve">P. Kenedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M.L. Reis</w:t>
+                <w:t xml:space="preserve">S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana P.B. Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
+                <w:t xml:space="preserve">A. Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.036⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (8), pp.599-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2015.1122531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369602v1</w:t>
+                <w:t xml:space="preserve">hal-04302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical surface treatment on fatigue life of bonded joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">Modelling Bonded Shape Memory Alloy Vibration Attenuators Elements Using the Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Manuel Calas Lopes Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kenedi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 93 (8), pp.599-612. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2015.1122531⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (10-11), pp.883-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2014.1002916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302690v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Bonded Shape Memory Alloy Vibration Attenuators Elements Using the Finite-Element Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the mechanical behaviour of spot welding–adhesives joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector R.M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.L. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Manuel Calas Lopes Pacheco</w:t>
+                <w:t xml:space="preserve">Juliana P.B. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Pedro M.C.L. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (10-11), pp.883-908. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.847-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2014.1002916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369630v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cohesive zone models to design automotive bonded joints</w:t>
               </w:r>
@@ -7537,453 +7537,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength evaluation of composite resin bonded to glass ionomer cements after different periods of setting</w:t>
+                <w:t xml:space="preserve">Biodegradation of caries-affected dentin bonding interface of fluoride and MDPB-containing adhesive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião Batista Costa</w:t>
+                <w:t xml:space="preserve">Fabíola Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Virgínia Dutra de Oliveira</w:t>
+                <w:t xml:space="preserve">Patrícia Sacramento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
+                <w:t xml:space="preserve">Rogério Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.146-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373582v1</w:t>
+                <w:t xml:space="preserve">hal-04373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond strength evaluation of composite resin bonded to glass ionomer cements after different periods of setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Batista Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Virgínia Dutra de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+                <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+                <w:t xml:space="preserve">Rodrigo Borges Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226683v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of caries-affected dentin bonding interface of fluoride and MDPB-containing adhesive system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabíola Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Carlo</w:t>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Sacramento</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogério Santos</w:t>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04373571v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation curves on flexure adhesion tests</w:t>
               </w:r>
@@ -8177,77 +8177,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor França Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ulisses Dantas Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borges Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.141-145. </w:t>
@@ -8555,295 +8555,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Alloying Elements on Adhesive Properties of Epoxy-Quasicrystal Composites</w:t>
+                <w:t xml:space="preserve">Mechanical Performance of Natural Fibers Reinforced Geopolymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Altidis</w:t>
+                <w:t xml:space="preserve">Edvaldo Amaro S. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Torres</w:t>
+                <w:t xml:space="preserve">Marcio Eliel de Oliveira Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Medeiros</w:t>
+                <w:t xml:space="preserve">Normando P. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2013.806212⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369682v1</w:t>
+                <w:t xml:space="preserve">hal-04370888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Performance of Natural Fibers Reinforced Geopolymer Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Alloying Elements on Adhesive Properties of Epoxy-Quasicrystal Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Altidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvaldo Amaro S. Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
+                <w:t xml:space="preserve">S. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Eliel de Oliveira Alexandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kelly Gomes</w:t>
+                <w:t xml:space="preserve">B. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normando P. Barbosa</w:t>
+                <w:t xml:space="preserve">E. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 758, pp.139-145. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (1), pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2013.806212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370888v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Metal/Cement Push-Out Test</w:t>
               </w:r>
@@ -9718,291 +9718,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymeric Adhesives for Aluminium Joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+                <w:t xml:space="preserve">Adhesion of Ceramic Plates with Geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sóstenes Rodrigues Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Farias Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normando Perazzo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 643, pp.143-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.143⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 643, pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373903v1</w:t>
+                <w:t xml:space="preserve">hal-04373882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Ceramic Plates with Geopolymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sóstenes Rodrigues Do Rego</w:t>
+                <w:t xml:space="preserve">Geopolymeric Adhesives for Aluminium Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Farias Leal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">João Regis de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normando Perazzo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 643, pp.139-142. </w:t>
+              <w:t xml:space="preserve">, 2010, 643, pp.143-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373882v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Distribution in Geopolymer with Ferromagnetic Rich Precursor</w:t>
               </w:r>
@@ -10952,103 +10952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CUTTING FORCES GENERATED DURING TURNING OF QUENCHED AND UNQUENCHED CU-AL-BE ALLOYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
@@ -11637,51 +11637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Simone E Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabata Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13120159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Benali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alshahrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-025-05499-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#202;nio H Pires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Khaise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Rohem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Budhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05976-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Nartam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Rautela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinu Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio H P da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Banea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.63.14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F C Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu R C da Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15071784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2206960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207211043870" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Moreira Arouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1981297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P Arjun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Budhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114971" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Azer&#234;do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Nunes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Figueiredo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Tonoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1915619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1870322" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21870764.2021.1966977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Passos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aguiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sampaio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1859240" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barbosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-6493_007.001_0006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Passos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Arouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a A Aguiar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R M Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Sampaio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2021-0461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Banea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.52.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Doina Banea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40032-020-00612-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amaral Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arissa Nogueira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.834.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serwan Talabani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azeez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basim Fadhil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewa Omer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14500/aro.10585" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/ijmse.17.3.85" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-019-00696-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Budhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-020-00124-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1766-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandong Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1565756" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-019-00782-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zugliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1632537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaldo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Banea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Carbas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.M. da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1456338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Barbastefano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G de Souza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F M da Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sharpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1650472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-017-0959-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C Beber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Banea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brede" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H de Carvalho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050820" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney R.F. Rohen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M Sampaio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.44.12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian de Oliveira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quispe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiani Pl&#225; Cid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelver Sierra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1288113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.C. Bandeira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Kenedi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.G. Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Barbosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.04.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTKC237-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-018-0104-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R.F. Rohem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Arouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Banea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420718766626" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sampaio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9KPCD1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. DOS REIS" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carlo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1184094" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1199963" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.091" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302757v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Siqueira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lob&#227;o" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1177514" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R.M. Costa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.L. Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P.B. Souza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.C.L. Pacheco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A.A. Aguiar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenedi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2015.1122531" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369630v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2014.1002916" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369617v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Alfano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAUTOC.2015.070558" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva Neto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gomes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Torres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Coeli de Farias Sales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Gusm&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio de Barros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de S&#225; Teles E Lima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cristiane Gomes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Farias Leal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.433" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Batista Costa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Virg&#237;nia Dutra de Oliveira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinsom Vi&#233;gas Montenegro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borges Fonseca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Galbiatti de Carvalho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR3T7BTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Sacramento" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21Z13NTN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-08-2011-0033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-1-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;a Didier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ulisses Dantas Batista" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ735WTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369667v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.794109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373639v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Cunha de Lira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R.R. de Sousa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rosas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torrres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.133" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369682v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altidis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medeiros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.806212" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370888v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Amaro S. Correia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Eliel de Oliveira Alexandre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando P. Barbosa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.139" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felix da Silva Neto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Pereira da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walquiria Galdino Mendes de Farias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alves de Albuquerque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.125" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dias Altidis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Dellonx R&#233;gis Barboza de Souza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jackson Guedes de Lima" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.186" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373875v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiana Nascimento Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Rodrigues Menezes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tib&#233;rio Andrade dos Passos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.1479" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diniz Rocha" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora T.A. Ferreira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.517.622" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Altidis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gomes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Torres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856111X618317" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sampaio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.660075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373903v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regis de Souza" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando Perazzo Barbosa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.143" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373882v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;stenes Rodrigues Do Rego" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farias Leal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.139" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S.T. Lima" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Frota Vasconcelos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.131" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373916v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlasie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-005-0401-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6QPBSQ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373925v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vlasie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB15RF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes Gama" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201039" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374297v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239740v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhen Sun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91214-3.00015-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Meniconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valber Perrut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Siqueira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42087-5_60-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Simone E Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabata Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13120159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Benali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alshahrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-025-05499-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#202;nio H Pires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Khaise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Rohem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Budhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05976-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Nartam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Rautela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinu Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio H P da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Banea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.63.14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F C Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu R C da Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15071784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2206960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207211043870" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Moreira Arouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1981297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P Arjun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Budhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114971" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Azer&#234;do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Nunes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Figueiredo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Tonoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1915619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1870322" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21870764.2021.1966977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Passos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aguiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sampaio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1859240" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barbosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-6493_007.001_0006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Passos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Arouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a A Aguiar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R M Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Sampaio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2021-0461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Banea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.52.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Doina Banea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40032-020-00612-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amaral Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arissa Nogueira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.834.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serwan Talabani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azeez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basim Fadhil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewa Omer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14500/aro.10585" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/ijmse.17.3.85" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-019-00696-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Budhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-020-00124-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1766-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandong Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1565756" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-019-00782-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zugliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1632537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaldo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Banea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Carbas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.M. da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1456338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Barbastefano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G de Souza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F M da Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sharpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1650472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C Beber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Banea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brede" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H de Carvalho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quispe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiani Pl&#225; Cid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelver Sierra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1288113" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney R.F. Rohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.44.12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-017-0959-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.C. Bandeira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Kenedi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.G. Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Barbosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.04.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTKC237-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-018-0104-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R.F. Rohem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Arouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Banea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420718766626" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sampaio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9KPCD1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. DOS REIS" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carlo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1184094" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1199963" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.091" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302757v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Siqueira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lob&#227;o" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1177514" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenedi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2015.1122531" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A.A. Aguiar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2014.1002916" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R.M. Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.L. Reis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P.B. Souza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.C.L. Pacheco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369617v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Alfano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAUTOC.2015.070558" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva Neto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gomes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Torres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Coeli de Farias Sales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Gusm&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio de Barros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de S&#225; Teles E Lima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cristiane Gomes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Farias Leal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.433" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Sacramento" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Santos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21Z13NTN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373582v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Batista Costa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Virg&#237;nia Dutra de Oliveira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinsom Vi&#233;gas Montenegro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borges Fonseca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Galbiatti de Carvalho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR3T7BTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-08-2011-0033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-1-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;a Didier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ulisses Dantas Batista" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ735WTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369667v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.794109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373639v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Cunha de Lira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R.R. de Sousa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rosas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torrres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.133" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Amaro S. Correia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Eliel de Oliveira Alexandre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando P. Barbosa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.139" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altidis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medeiros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.806212" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felix da Silva Neto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Pereira da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walquiria Galdino Mendes de Farias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alves de Albuquerque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.125" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dias Altidis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Dellonx R&#233;gis Barboza de Souza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jackson Guedes de Lima" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.186" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373875v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiana Nascimento Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Rodrigues Menezes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tib&#233;rio Andrade dos Passos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.1479" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diniz Rocha" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora T.A. Ferreira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.517.622" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Altidis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gomes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Torres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856111X618317" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sampaio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.660075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373882v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;stenes Rodrigues Do Rego" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farias Leal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando Perazzo Barbosa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.139" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regis de Souza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.143" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S.T. Lima" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Frota Vasconcelos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.131" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373916v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlasie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-005-0401-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6QPBSQ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373925v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vlasie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB15RF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes Gama" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201039" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374297v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239740v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhen Sun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91214-3.00015-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Meniconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valber Perrut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Siqueira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42087-5_60-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>