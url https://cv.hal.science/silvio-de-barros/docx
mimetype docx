--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -75,11131 +75,11131 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE FLEXURAL STRENGTHENING OF STEEL PLATES WITH BONDED HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbon (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE FLEXURAL BEHAVIOR OF STEEL PLATES REINFORCED WITH HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.944-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative study on the effect of different activating solutions and formulations on the early stage geopolymerization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATBUD’2020 – Scientific-Technical Conference: E-mobility, Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Cracow, France. pp.01039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032201039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CUTTING FORCES GENERATED DURING TURNING OF QUENCHED AND UNQUENCHED CU-AL-BE ALLOYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPARISON BETWEEN TWO COHESIVE-ZONE MODELS FOR THE ANALYSIS OF INTERFACE DEBONDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymers in nuclear waste storage and immobilization: mechanisms, applications, and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jd. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (2), pp.126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-025-06536-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Thermal Activation on Mechanical Performance and Sustainability of Slag-Based Geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Simone E Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (18), pp.4419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma18184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Fiber Composites for Sustainable Model Rocketry: Bamboo and Jute as Alternatives to Fiberglass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabata Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fib13120159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic mechanical analysis of shape memory polymers: thermomechanical behavior and influence of thermal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naserddine Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alshahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 303 (12), pp.2507-2514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00396-025-05499-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Generation and Deep Neural Network Predictions for Aged Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ênio H Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo L Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.27196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure analysis of putty-composite patch repair system for wall loss damaged pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammed Khaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ney Rohem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40430-025-05976-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of interface adhesion of a flax fiber composite patch with epoxy and polyurethane adhesives for the reinforcement of steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemere de Araujo Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio Henrique Pires da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, pp.103559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength Retention of Carbon Fiber/Epoxy Vitrimer Composite Material for Primary Structures: Towards Recyclable and Reusable Carbon Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhanshu Nartam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Rautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinu Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (4), pp.804-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/applmech5040045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing Properties of a Vegetable-Based Polyurethane Foam Under High Relative Humidity and Different Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio Henrique Pires da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Leite Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.26725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw dataset of compression tests on a vegetable oil-based polyurethane foam exposed to different ageing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio H P da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo L Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.110199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of repaired wall loss defect pipelines for optimum composite wrap thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammed Khaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ney Rohem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (63), pp.153-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.63.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Aging on the Compression Properties of a Green Polyurethane Foam: Experimental and Numerical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio H P da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André F C Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeu R C da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo L Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.1784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15071784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of interphase's formation and participation on water diffusion in epoxy/metal bonded assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2023.2206960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between durability and mechanical properties on glass fiber reinforced slag-based geopolymer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmentally friendly adhesives derived from glycerol-based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Azerêdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Tonoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207211043870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2021.1915619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108269v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the strain-based partitioning method for mixed-mode I+II fracture of bi-material cracks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relation between durability and mechanical properties on glass fiber reinforced slag-based geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2021.1981297⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (7), pp.1431-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14644207211043870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108268v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of elastic and flexural modulus for inter-ply and intra-ply hybrid composite material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Budhe</w:t>
+                <w:t xml:space="preserve">Evaluation of the strain-based partitioning method for mixed-mode I+II fracture of bi-material cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114971⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (6), pp.577-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2021.1981297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108267v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally friendly adhesives derived from glycerol-based polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical determination of elastic and flexural modulus for inter-ply and intra-ply hybrid composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P Arjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2021.1915619⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 281, pp.114971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246183v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-matrix bond strength by pull-out tests on slag-based geopolymer with embedded glass and carbon fibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Analysis of Composite-to-geopolymer Bonded Structures Using Pull off Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R a A Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R M Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E M Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1870322⟩</w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-mr-2021-0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108262v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effect of fiber percentage in glass fiber reinforced slag-based geopolymer</w:t>
+                <w:t xml:space="preserve">Fiber-matrix bond strength by pull-out tests on slag-based geopolymer with embedded glass and carbon fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21870764.2021.1966977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (18), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1870322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108264v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence of geopolymer and pultruded composite substrates: influence of adhesive type and surface treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of the effect of fiber percentage in glass fiber reinforced slag-based geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1859240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.1265-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21870764.2021.1966977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108263v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Adhesive Bonder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherence of geopolymer and pultruded composite substrates: influence of adhesive type and surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.Porto Journal of Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24840/2183-6493_007.001_0006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (16), pp.1723-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1859240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246398v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of epoxy and polyurethane adhesives in pultruded composite material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">European Adhesive Bonder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100045⟩</w:t>
+              <w:t xml:space="preserve">U.Porto Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.37 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24840/2183-6493_007.001_0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246312v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of glass fiber mat on the mixed-mode fracture of composite-to-metal bonded joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+                <w:t xml:space="preserve">Adhesion of epoxy and polyurethane adhesives in pultruded composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R a A Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R M Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246334v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Composite-to-geopolymer Bonded Structures Using Pull off Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the influence of glass fiber mat on the mixed-mode fracture of composite-to-metal bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-mr-2021-0461⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.113109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246352v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the burst pressure for defective pipelines using different semi-empirical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of heat treatment on the behavior of teak wood adherends bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ghugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M D Banea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.52.12⟩</w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40563-020-00124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256996v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Failure Pressure of Defective Pipes Repaired with Composite Systems Considering the Plastic Deformation of Pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Doina Banea</w:t>
+                <w:t xml:space="preserve">Composite repair system for corroded metallic pipelines: an overview of recent developments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Institution of Engineers (India): Series C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40032-020-00612-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.1308-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-019-00696-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253906v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bibliographic Historical Analysis on Geopolymer as a Substitute for Portland Cement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+                <w:t xml:space="preserve">Analysis of Failure Pressure of Defective Pipes Repaired with Composite Systems Considering the Plastic Deformation of Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Doina Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.834.127⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Institution of Engineers (India): Series C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.929-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40032-020-00612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257004v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Modeling Techniques on the Simulation: Calculating the Stress Concentration Factors in Square Hollow Section T-Joints as a Case Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the burst pressure for defective pipelines using different semi-empirical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hewa Omer</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Banea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARO-The Scientific Journal of Koya University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14500/aro.10585⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (52), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.52.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257042v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-Matrix Adhesion on Industrial Geopolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">A Bibliographic Historical Analysis on Geopolymer as a Substitute for Portland Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Amaral Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arissa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lais Alves</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Materials Science &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22068/ijmse.17.3.85⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 834, pp.127-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.834.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255683v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite repair system for corroded metallic pipelines: an overview of recent developments and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Banea</w:t>
+                <w:t xml:space="preserve">Effect of Modeling Techniques on the Simulation: Calculating the Stress Concentration Factors in Square Hollow Section T-Joints as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serwan Talabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Azeez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basim Fadhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hewa Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00773-019-00696-3⟩</w:t>
+              <w:t xml:space="preserve">ARO-The Scientific Journal of Koya University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14500/aro.10585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255625v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of heat treatment on the behavior of teak wood adherends bonded joints</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber-Matrix Adhesion on Industrial Geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arissa Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40563-020-00124-5⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Materials Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22068/ijmse.17.3.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250446v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical assessment of the elastic modulus of natural fiber-based intra-ply hybrid composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (6), pp.263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40430-019-1766-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-based methodology for mixed-mode I+II fracture: A new partitioning method for bi-material adhesively bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (5-7), pp.385-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2019.1565756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Failure Pressure for Defective Pipelines Reinforced with Composite System, Accounting for Pipe Extremities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (6), pp.1832-1843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11668-019-00782-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded composite repair of metallic pipeline using energy release rate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zugliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (19), pp.2141-2156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01694243.2019.1632537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionally graded adhesive joints by using thermally expandable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.C. Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (11), pp.995-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2018.1456338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifty years of the Journal of Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R G Barbastefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C G de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L F M da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.971 - 978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2019.1650472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Babassu Natural Filler on PBAT/PHB Biodegradable Blends: An Investigation of Thermal, Mechanical, and Morphological Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius C Beber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana D Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura H de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (5), pp.820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTT functionalization of Ag particles for conducting adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiani Plá Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelver Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (6), pp.473-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2017.1288113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of composite repair system in offshore platform for corroded circumferential welds in super duplex steel pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana D Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ney R.F. Rohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo M Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (44), pp.151-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.44.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture on the adhesion of CFRP-to-steel bonded joints using peel tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of thermographic technique to assess the fatigue performance of bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F.C. Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Kenedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.G. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-017-0959-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265864v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of thermographic technique to assess the fatigue performance of bonded joints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of moisture on the adhesion of CFRP-to-steel bonded joints using peel tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-017-0959-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265923v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on the behaviour of adhesives modified with thermally expandable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.C. Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Q. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.250-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded repair of composite structures in aerospace application: a review on environmental issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M D Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Adhesion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40563-018-0104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of failure pressure of a GFRP composite repair system for wall loss defect in metallic pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R.F. Rohem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (7), pp.902-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mawe.201700055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaminar adhesion assessment of carbon-epoxy laminates under salt water ageing using peel tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 233 (8), pp.1555-1563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1464420718766626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure pressure analysis of composite repair system for wall loss defect of metallic pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R.F. Rohem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 176, pp.1013-1019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated review of adhesively bonded joints in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.30-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ADHEREND SURFACE PREPARATION ON THE MECHANICAL PROPERTIES OF ALUMINIUM BONDED JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. DOS REIS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the "Dunarea de Jos'' University of Galati. Fascicle II. Mathematics, Physics, Theoretical Mechanics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface adhesion assessment of composite-to-metal bonded joints under salt spray conditions using peel tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.68-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test methods for bond strength of glass fiber posts to dentin: A review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and qualification of a new polymeric matrix laminated composite for pipe repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R.F. Rohem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1184094⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302742v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding on command of multi-material adhesive joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of metal-composite repair of floating offshore units (FPSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lobão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.756-770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1199963⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1177514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302663v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and qualification of a new polymeric matrix laminated composite for pipe repair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test methods for bond strength of glass fiber posts to dentin: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.091⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.159-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1184094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369559v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of metal-composite repair of floating offshore units (FPSO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debonding on command of multi-material adhesive joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.147-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1177514⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.756-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1199963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302757v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical surface treatment on fatigue life of bonded joints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of cohesive zone models to design automotive bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2015.1122531⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2/3), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAUTOC.2015.070558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302690v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Bonded Shape Memory Alloy Vibration Attenuators Elements Using the Finite-Element Method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of mechanical surface treatment on fatigue life of bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kenedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (10-11), pp.883-908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2014.1002916⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 93 (8), pp.599-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2015.1122531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369630v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the mechanical behaviour of spot welding–adhesives joints</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Modelling Bonded Shape Memory Alloy Vibration Attenuators Elements Using the Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Manuel Calas Lopes Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.036⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (10-11), pp.883-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2014.1002916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369602v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of cohesive zone models to design automotive bonded joints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of the mechanical behaviour of spot welding–adhesives joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector R.M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.L. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana P.B. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M.C.L. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJAUTOC.2015.070558⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.847-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369617v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of shear strength between the steel tube and cement paste in petroleum wells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavior of Sisal Fiber Mat Reinforced Alkaline Activated Metakaolin Matrix under Direct Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Sá Teles E Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Farias Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-4⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 600, pp.433-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.600.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369651v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of periodontal disease on the bond strength of fiber post cemented with different adhesive systems and resin luting agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental investigation of shear strength between the steel tube and cement paste in petroleum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Silva Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisângela Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Adhesion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-11⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369662v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Sisal Fiber Mat Reinforced Alkaline Activated Metakaolin Matrix under Direct Flame</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antônio Farias Leal</w:t>
+                <w:t xml:space="preserve">Effect of periodontal disease on the bond strength of fiber post cemented with different adhesive systems and resin luting agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Coeli de Farias Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Gusmão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenês dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.600.433⟩</w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369685v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of caries-affected dentin bonding interface of fluoride and MDPB-containing adhesive system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rogério Santos</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Metal/Cement Push-Out Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Felix da Silva Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisângela Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walquiria Galdino Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Alves de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04373571v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength evaluation of composite resin bonded to glass ionomer cements after different periods of setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastião Batista Costa</w:t>
+                <w:t xml:space="preserve">Biodegradation of caries-affected dentin bonding interface of fluoride and MDPB-containing adhesive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Virgínia Dutra de Oliveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
+                <w:t xml:space="preserve">Hugo Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Sacramento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.146-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373582v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+                <w:t xml:space="preserve">Bond strength evaluation of composite resin bonded to glass ionomer cements after different periods of setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Batista Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Virgínia Dutra de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borges Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226683v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation curves on flexure adhesion tests</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJSI-08-2011-0033⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373612v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive joint computations using cohesive zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crack propagation curves on flexure adhesion tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2196-4351-1-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSI-08-2011-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370868v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen peroxide-based bleaching agents on the bond strength of resin–enamel/dentin interfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive joint computations using cohesive zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2196-4351-1-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04373593v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Geopolymeric Adhesives in Ceramic Systems Subjected to Cyclic Temperature Environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of hydrogen peroxide-based bleaching agents on the bond strength of resin–enamel/dentin interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor França Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ulisses Dantas Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borges Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2013.794109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.141-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369667v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymerics Adhesives for Joint Steel Plates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Geopolymeric Adhesives in Ceramic Systems Subjected to Cyclic Temperature Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.133⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (1), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2013.794109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373639v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Performance of Natural Fibers Reinforced Geopolymer Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Normando P. Barbosa</w:t>
+                <w:t xml:space="preserve">Geopolymerics Adhesives for Joint Steel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elder Cunha de Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre R.R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torrres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 758, pp.139-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.139⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 758, pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370888v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Alloying Elements on Adhesive Properties of Epoxy-Quasicrystal Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Altidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90 (1), pp.41-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2013.806212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Metal/Cement Push-Out Test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Mechanical Performance of Natural Fibers Reinforced Geopolymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvaldo Amaro S. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Eliel de Oliveira Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normando P. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 758, pp.125-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.125⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 758, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370897v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion Tests in Quasicrystal Powders Reinforced Geopolymer Composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adhesion Tests Using Epoxy Quasicrystal Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Altidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.G Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.727-728.186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10-11), pp.1443-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856111X618317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373872v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of crack propagation tests in adhesive bonded joints</w:t>
+                <w:t xml:space="preserve">Adhesion of Geopolymer Bonded Joints Considering Surface Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (4-6), pp.364-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2012.660075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373864v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Addition of Quasicrystals in the Formation of Geopolymer Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiana Nascimento Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Dias Altidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romualdo Rodrigues Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibério Andrade dos Passos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 727-728, pp.1479-1484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.727-728.1479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation Alkaline Waste Kaolin for Fabrication of Building Blocks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Adhesion Tests in Quasicrystal Powders Reinforced Geopolymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dias Altidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Dellonx Régis Barboza de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severino Jackson Guedes de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.517.622⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 727-728, pp.186-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.727-728.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373816v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion Tests Using Epoxy Quasicrystal Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of crack propagation tests in adhesive bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.339-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373803v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Geopolymer Bonded Joints Considering Surface Treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Barbosa</w:t>
+                <w:t xml:space="preserve">Activation Alkaline Waste Kaolin for Fabrication of Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diniz Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora T.A. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elder Cunha de Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2012.660075⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 517, pp.622-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.517.622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373782v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of Ceramic Plates with Geopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sóstenes Rodrigues Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Farias Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normando Perazzo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 643, pp.139-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymeric Adhesives for Aluminium Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Regis de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normando Perazzo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 643, pp.143-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Distribution in Geopolymer with Ferromagnetic Rich Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel S.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Frota Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 643, pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.643.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic rheological model of cohesive and adhesive zones in aluminum joints: validation by mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vlasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 75 (4-5), pp.220-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00419-005-0401-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and acoustical study of a structural bond: comparison theory/numerical simulations/experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vlasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duflo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.464-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELE D'INTERFACE ENDOMMAGEABLE POUR LES ASSEMBLAGES COLLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passages de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bonded plates with Lamb and SH waves using a quasi-static approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lopes Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lopes Gama</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374356v1</w:t>
-              </w:r>
-[...609 lines deleted...]
-                <w:t xml:space="preserve">hal-04374297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11243,77 +11243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bamber Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengzhen Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Structural Adhesive Bonding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.579-613, 2023, 978-0-323-91214-3. </w:t>
@@ -11351,51 +11351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Meniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,51 +11637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Simone E Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabata Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13120159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Benali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alshahrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-025-05499-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#202;nio H Pires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Khaise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Rohem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Budhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05976-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Nartam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Rautela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinu Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio H P da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Banea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.63.14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F C Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu R C da Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15071784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2206960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207211043870" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Moreira Arouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1981297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P Arjun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Budhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114971" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Azer&#234;do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Nunes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Figueiredo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Tonoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1915619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1870322" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21870764.2021.1966977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Passos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aguiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sampaio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1859240" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barbosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-6493_007.001_0006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Passos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Arouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a A Aguiar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R M Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Sampaio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2021-0461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Banea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.52.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Doina Banea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40032-020-00612-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amaral Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arissa Nogueira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.834.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serwan Talabani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azeez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basim Fadhil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewa Omer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14500/aro.10585" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/ijmse.17.3.85" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-019-00696-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Budhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-020-00124-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1766-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandong Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1565756" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-019-00782-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zugliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1632537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaldo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Banea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Carbas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.M. da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1456338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Barbastefano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G de Souza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F M da Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sharpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1650472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C Beber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Banea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brede" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H de Carvalho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quispe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiani Pl&#225; Cid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelver Sierra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1288113" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney R.F. Rohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.44.12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-017-0959-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.C. Bandeira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Kenedi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.G. Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Barbosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.04.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTKC237-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-018-0104-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R.F. Rohem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Arouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Banea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420718766626" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sampaio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9KPCD1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. DOS REIS" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carlo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1184094" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1199963" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pacheco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.091" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302757v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Siqueira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lob&#227;o" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1177514" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenedi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2015.1122531" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A.A. Aguiar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2014.1002916" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R.M. Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.L. Reis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P.B. Souza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.C.L. Pacheco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369617v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Alfano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAUTOC.2015.070558" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva Neto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gomes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Torres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Coeli de Farias Sales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Gusm&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio de Barros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de S&#225; Teles E Lima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cristiane Gomes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Farias Leal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.433" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Sacramento" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Santos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21Z13NTN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373582v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Batista Costa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Virg&#237;nia Dutra de Oliveira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinsom Vi&#233;gas Montenegro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borges Fonseca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Galbiatti de Carvalho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR3T7BTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-08-2011-0033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-1-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;a Didier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ulisses Dantas Batista" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ735WTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369667v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.794109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373639v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Cunha de Lira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R.R. de Sousa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rosas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torrres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.133" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Amaro S. Correia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Eliel de Oliveira Alexandre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando P. Barbosa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.139" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altidis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medeiros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.806212" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felix da Silva Neto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Pereira da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walquiria Galdino Mendes de Farias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alves de Albuquerque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.125" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dias Altidis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Dellonx R&#233;gis Barboza de Souza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jackson Guedes de Lima" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.186" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373875v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiana Nascimento Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Rodrigues Menezes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tib&#233;rio Andrade dos Passos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.1479" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diniz Rocha" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora T.A. Ferreira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.517.622" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Altidis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gomes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Torres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856111X618317" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sampaio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.660075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373882v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;stenes Rodrigues Do Rego" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farias Leal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando Perazzo Barbosa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.139" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regis de Souza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.143" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S.T. Lima" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Frota Vasconcelos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.131" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373916v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlasie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-005-0401-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6QPBSQ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373925v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vlasie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB15RF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes Gama" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201039" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374297v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239740v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhen Sun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91214-3.00015-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Meniconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valber Perrut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Siqueira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42087-5_60-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Alfano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Simone E Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabata Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13120159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alshahrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-025-05499-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#202;nio H Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Ribeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Khaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Rohem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Budhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05976-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Nartam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Rautela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinu Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio H P da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Banea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.63.14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F C Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu R C da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15071784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2206960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Azer&#234;do" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Figueiredo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Tonoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1915619" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207211043870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Moreira Arouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1981297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P Arjun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Budhe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Passos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Arouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a A Aguiar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R M Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Sampaio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2021-0461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1870322" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21870764.2021.1966977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Passos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aguiar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sampaio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1859240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barbosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carbas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-6493_007.001_0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Budhe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Banea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghugal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-020-00124-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-019-00696-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Doina Banea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40032-020-00612-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.52.12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amaral Alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arissa Nogueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vazquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.834.127" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serwan Talabani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azeez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basim Fadhil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewa Omer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14500/aro.10585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/ijmse.17.3.85" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1766-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandong Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1565756" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-019-00782-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zugliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1632537" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaldo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Banea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Carbas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.M. da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1456338" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Barbastefano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G de Souza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F M da Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sharpe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1650472" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C Beber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Banea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brede" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050820" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265746v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian de Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quispe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiani Pl&#225; Cid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelver Sierra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1288113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney R.F. Rohen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M Sampaio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.44.12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.C. Bandeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Kenedi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.G. Souza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-017-0959-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Barbosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.04.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTKC237-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-018-0104-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R.F. Rohem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Arouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Banea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420718766626" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sampaio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9KPCD1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. DOS REIS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.058" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pacheco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.091" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302757v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Siqueira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lob&#227;o" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1177514" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carlo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1184094" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302663v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1199963" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369617v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAUTOC.2015.070558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenedi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2015.1122531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369630v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A.A. Aguiar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2014.1002916" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369602v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R.M. Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.L. Reis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P.B. Souza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.C.L. Pacheco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de S&#225; Teles E Lima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cristiane Gomes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Farias Leal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.433" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva Neto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gomes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Torres" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Coeli de Farias Sales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Gusm&#227;o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio de Barros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felix da Silva Neto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Pereira da Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walquiria Galdino Mendes de Farias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alves de Albuquerque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.125" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Sacramento" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21Z13NTN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Batista Costa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Virg&#237;nia Dutra de Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinsom Vi&#233;gas Montenegro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borges Fonseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Galbiatti de Carvalho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR3T7BTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373612v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-08-2011-0033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-1-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;a Didier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ulisses Dantas Batista" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ735WTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rego" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.794109" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373639v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Cunha de Lira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R.R. de Sousa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rosas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torrres" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.133" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369682v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altidis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medeiros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.806212" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370888v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Amaro S. Correia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Eliel de Oliveira Alexandre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando P. Barbosa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.139" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Altidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G Lima" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gomes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Torres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856111X618317" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sampaio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.660075" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiana Nascimento Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dias Altidis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Rodrigues Menezes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tib&#233;rio Andrade dos Passos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.1479" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Dellonx R&#233;gis Barboza de Souza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jackson Guedes de Lima" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Gomes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diniz Rocha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora T.A. Ferreira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.517.622" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;stenes Rodrigues Do Rego" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farias Leal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando Perazzo Barbosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.139" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regis de Souza" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.143" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S.T. Lima" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Frota Vasconcelos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.131" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373916v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlasie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-005-0401-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6QPBSQ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373925v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vlasie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rousseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB15RF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374356v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes Gama" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239740v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhen Sun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91214-3.00015-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Meniconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valber Perrut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Siqueira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42087-5_60-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>