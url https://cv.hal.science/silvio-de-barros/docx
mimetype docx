--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -2297,2179 +2297,2179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally friendly adhesives derived from glycerol-based polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between durability and mechanical properties on glass fiber reinforced slag-based geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2021.1915619⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (7), pp.1431-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14644207211043870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246183v1</w:t>
+                <w:t xml:space="preserve">hal-04108269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between durability and mechanical properties on glass fiber reinforced slag-based geopolymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Evaluation of the strain-based partitioning method for mixed-mode I+II fracture of bi-material cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207211043870⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (6), pp.577-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2021.1981297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108269v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the strain-based partitioning method for mixed-mode I+II fracture of bi-material cracks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+                <w:t xml:space="preserve">Theoretical determination of elastic and flexural modulus for inter-ply and intra-ply hybrid composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P Arjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2021.1981297⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 281, pp.114971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108268v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of elastic and flexural modulus for inter-ply and intra-ply hybrid composite material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally friendly adhesives derived from glycerol-based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Azerêdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.P Arjun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">Juliano Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Budhe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo Tonoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 281, pp.114971. </w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2021.1915619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108267v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Composite-to-geopolymer Bonded Structures Using Pull off Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber-matrix bond strength by pull-out tests on slag-based geopolymer with embedded glass and carbon fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-mr-2021-0461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (18), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1870322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246352v1</w:t>
+                <w:t xml:space="preserve">hal-04108262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-matrix bond strength by pull-out tests on slag-based geopolymer with embedded glass and carbon fibers</w:t>
+                <w:t xml:space="preserve">Assessment of the effect of fiber percentage in glass fiber reinforced slag-based geopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1870322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.1265-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21870764.2021.1966977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108262v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effect of fiber percentage in glass fiber reinforced slag-based geopolymer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+                <w:t xml:space="preserve">On the influence of glass fiber mat on the mixed-mode fracture of composite-to-metal bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21870764.2021.1966977⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.113109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108264v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence of geopolymer and pultruded composite substrates: influence of adhesive type and surface treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adhesion of epoxy and polyurethane adhesives in pultruded composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R a A Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R M Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1859240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108263v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Adhesive Bonder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">U.Porto Journal of Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.37 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24840/2183-6493_007.001_0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of epoxy and polyurethane adhesives in pultruded composite material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherence of geopolymer and pultruded composite substrates: influence of adhesive type and surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (16), pp.1723-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2020.1859240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246312v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of glass fiber mat on the mixed-mode fracture of composite-to-metal bonded joints</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Analysis of Composite-to-geopolymer Bonded Structures Using Pull off Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R a A Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R M Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E M Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256, pp.113109. </w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-mr-2021-0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246334v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of heat treatment on the behavior of teak wood adherends bonded joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Failure Pressure of Defective Pipes Repaired with Composite Systems Considering the Plastic Deformation of Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Budhe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Ghugal</w:t>
+                <w:t xml:space="preserve">Mariana Doina Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40563-020-00124-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Institution of Engineers (India): Series C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.929-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40032-020-00612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250446v1</w:t>
+                <w:t xml:space="preserve">hal-04253906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite repair system for corroded metallic pipelines: an overview of recent developments and modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the burst pressure for defective pipelines using different semi-empirical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Banea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00773-019-00696-3⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (52), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.52.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255625v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Failure Pressure of Defective Pipes Repaired with Composite Systems Considering the Plastic Deformation of Pipe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandip Budhe</w:t>
+                <w:t xml:space="preserve">A Bibliographic Historical Analysis on Geopolymer as a Substitute for Portland Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Amaral Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arissa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Doina Banea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">Elaine Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Institution of Engineers (India): Series C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (6), pp.929-936. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 834, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40032-020-00612-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.834.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253906v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the burst pressure for defective pipelines using different semi-empirical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Modeling Techniques on the Simulation: Calculating the Stress Concentration Factors in Square Hollow Section T-Joints as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serwan Talabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Azeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M D Banea</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basim Fadhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hewa Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.52.12⟩</w:t>
+              <w:t xml:space="preserve">ARO-The Scientific Journal of Koya University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14500/aro.10585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256996v1</w:t>
+                <w:t xml:space="preserve">hal-04257042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bibliographic Historical Analysis on Geopolymer as a Substitute for Portland Cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Fiber-Matrix Adhesion on Industrial Geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arissa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iranian Journal of Materials Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22068/ijmse.17.3.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.834.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257004v1</w:t>
+                <w:t xml:space="preserve">hal-04255683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Modeling Techniques on the Simulation: Calculating the Stress Concentration Factors in Square Hollow Section T-Joints as a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serwan Talabani</w:t>
+                <w:t xml:space="preserve">Composite repair system for corroded metallic pipelines: an overview of recent developments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Azeez</w:t>
+                <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hewa Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARO-The Scientific Journal of Koya University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14500/aro.10585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.1308-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-019-00696-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257042v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-Matrix Adhesion on Industrial Geopolymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of heat treatment on the behavior of teak wood adherends bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ghugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lais Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Materials Science &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22068/ijmse.17.3.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40563-020-00124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255683v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical assessment of the elastic modulus of natural fiber-based intra-ply hybrid composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (6), pp.263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,51 +4503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-based methodology for mixed-mode I+II fracture: A new partitioning method for bi-material adhesively bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,64 +4620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Failure Pressure for Defective Pipelines Reinforced with Composite System, Accounting for Pipe Extremities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4737,64 +4737,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded composite repair of metallic pipeline using energy release rate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zugliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,287 +4852,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionally graded adhesive joints by using thermally expandable particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fifty years of the Journal of Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonaldo</w:t>
+                <w:t xml:space="preserve">R G Barbastefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Banea</w:t>
+                <w:t xml:space="preserve">C G de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J.C. Carbas</w:t>
+                <w:t xml:space="preserve">L F M da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.F.M. da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">L Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95 (11), pp.995-1014. </w:t>
+              <w:t xml:space="preserve">, 2019, 95, pp.971 - 978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2018.1456338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2019.1650472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260555v1</w:t>
+                <w:t xml:space="preserve">hal-04260541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty years of the Journal of Adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionally graded adhesive joints by using thermally expandable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.C. Carbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F.M. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95, pp.971 - 978. </w:t>
+              <w:t xml:space="preserve">, 2019, 95 (11), pp.995-1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2019.1650472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2018.1456338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260541v1</w:t>
+                <w:t xml:space="preserve">hal-04260555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Babassu Natural Filler on PBAT/PHB Biodegradable Blends: An Investigation of Thermal, Mechanical, and Morphological Behavior</w:t>
               </w:r>
@@ -5650,90 +5650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture on the adhesion of CFRP-to-steel bonded joints using peel tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (1), pp.10. </w:t>
@@ -5771,77 +5771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on the behaviour of adhesives modified with thermally expandable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.C. Carbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Q. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,248 +5911,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonded repair of composite structures in aerospace application: a review on environmental issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M D Banea</w:t>
+                <w:t xml:space="preserve">Assessment of failure pressure of a GFRP composite repair system for wall loss defect in metallic pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R.F. Rohem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40563-018-0104-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (7), pp.902-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mawe.201700055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265733v1</w:t>
+                <w:t xml:space="preserve">hal-04265724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of failure pressure of a GFRP composite repair system for wall loss defect in metallic pipelines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.D. Banea</w:t>
+                <w:t xml:space="preserve">Bonded repair of composite structures in aerospace application: a review on environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.R.F. Rohem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (7), pp.902-911. </w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mawe.201700055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40563-018-0104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265724v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaminar adhesion assessment of carbon-epoxy laminates under salt water ageing using peel tests</w:t>
               </w:r>
@@ -6268,77 +6268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure pressure analysis of composite repair system for wall loss defect of metallic pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R.F. Rohem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,90 +6398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated review of adhesively bonded joints in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.30-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,51 +6540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ADHEREND SURFACE PREPARATION ON THE MECHANICAL PROPERTIES OF ALUMINIUM BONDED JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. DOS REIS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,64 +6648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface adhesion assessment of composite-to-metal bonded joints under salt spray conditions using peel tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Banea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Budhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6746,2171 +6746,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and qualification of a new polymeric matrix laminated composite for pipe repair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test methods for bond strength of glass fiber posts to dentin: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Pacheco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.091⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.159-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1184094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369559v1</w:t>
+                <w:t xml:space="preserve">hal-04302742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of metal-composite repair of floating offshore units (FPSO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debonding on command of multi-material adhesive joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.147-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1177514⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.756-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1199963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302757v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test methods for bond strength of glass fiber posts to dentin: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of metal-composite repair of floating offshore units (FPSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Santos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lobão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.159-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1184094⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (1-2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1177514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302742v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding on command of multi-material adhesive joints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and qualification of a new polymeric matrix laminated composite for pipe repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R.F. Rohem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Banea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.756-770. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2016.1199963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302663v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of cohesive zone models to design automotive bonded joints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of mechanical surface treatment on fatigue life of bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kenedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Budhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJAUTOC.2015.070558⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (8), pp.599-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2015.1122531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369617v1</w:t>
+                <w:t xml:space="preserve">hal-04302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical surface treatment on fatigue life of bonded joints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bernardino</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the mechanical behaviour of spot welding–adhesives joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector R.M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.L. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana P.B. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M.C.L. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2015.1122531⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.847-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302690v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Bonded Shape Memory Alloy Vibration Attenuators Elements Using the Finite-Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Calas Lopes Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A.A. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (10-11), pp.883-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00218464.2014.1002916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the mechanical behaviour of spot welding–adhesives joints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of cohesive zone models to design automotive bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 133, pp.847-852. </w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2/3), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJAUTOC.2015.070558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369602v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Sisal Fiber Mat Reinforced Alkaline Activated Metakaolin Matrix under Direct Flame</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of shear strength between the steel tube and cement paste in petroleum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel de Sá Teles E Lima</w:t>
+                <w:t xml:space="preserve">José Silva Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
+                <w:t xml:space="preserve">Elisângela Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
+                <w:t xml:space="preserve">Kelly Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 600, pp.433-441. </w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.600.433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369685v1</w:t>
+                <w:t xml:space="preserve">hal-04369651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of shear strength between the steel tube and cement paste in petroleum wells</w:t>
+                <w:t xml:space="preserve">Effect of periodontal disease on the bond strength of fiber post cemented with different adhesive systems and resin luting agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Silva Neto</w:t>
+                <w:t xml:space="preserve">Germana Coeli de Farias Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisângela Silva</w:t>
+                <w:t xml:space="preserve">Estela Gusmão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Gomes</w:t>
+                <w:t xml:space="preserve">Rosenês dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Torres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Adhesion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-4⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369651v1</w:t>
+                <w:t xml:space="preserve">hal-04369662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of periodontal disease on the bond strength of fiber post cemented with different adhesive systems and resin luting agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of Sisal Fiber Mat Reinforced Alkaline Activated Metakaolin Matrix under Direct Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Gusmão</w:t>
+                <w:t xml:space="preserve">Gabriel de Sá Teles E Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosenês dos Santos</w:t>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Carlo</w:t>
+                <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvio de Barros</w:t>
+                <w:t xml:space="preserve">Antônio Farias Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 600, pp.433-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2196-4351-2-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.600.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369662v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Metal/Cement Push-Out Test</w:t>
+                <w:t xml:space="preserve">Bond strength evaluation of composite resin bonded to glass ionomer cements after different periods of setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Felix da Silva Neto</w:t>
+                <w:t xml:space="preserve">Sebastião Batista Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisângela Pereira da Silva</w:t>
+                <w:t xml:space="preserve">Rosa Virgínia Dutra de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walquiria Galdino Mendes de Farias</w:t>
+                <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Alves de Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
+                <w:t xml:space="preserve">Rodrigo Borges Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370897v1</w:t>
+                <w:t xml:space="preserve">hal-04373582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of caries-affected dentin bonding interface of fluoride and MDPB-containing adhesive system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rogério Santos</w:t>
+                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04373571v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength evaluation of composite resin bonded to glass ionomer cements after different periods of setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation of caries-affected dentin bonding interface of fluoride and MDPB-containing adhesive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Sacramento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião Batista Costa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
+                <w:t xml:space="preserve">Rogério Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.146-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373582v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive joint computations using cohesive zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
+              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2196-4351-1-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226683v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation curves on flexure adhesion tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+                <w:t xml:space="preserve">Application of Geopolymeric Adhesives in Ceramic Systems Subjected to Cyclic Temperature Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.396-406. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (1), pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJSI-08-2011-0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2013.794109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373612v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive joint computations using cohesive zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack propagation curves on flexure adhesion tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Adhesion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">International Journal of Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2196-4351-1-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJSI-08-2011-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370868v1</w:t>
+                <w:t xml:space="preserve">hal-04373612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen peroxide-based bleaching agents on the bond strength of resin–enamel/dentin interfaces</w:t>
               </w:r>
@@ -8922,77 +8918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor França Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ulisses Dantas Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinsom Viégas Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borges Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabíola Galbiatti de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.141-145. </w:t>
@@ -9036,1402 +9032,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Geopolymeric Adhesives in Ceramic Systems Subjected to Cyclic Temperature Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geopolymerics Adhesives for Joint Steel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rego</w:t>
+                <w:t xml:space="preserve">Elder Cunha de Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gomes</w:t>
+                <w:t xml:space="preserve">Andre R.R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosas</w:t>
+                <w:t xml:space="preserve">Marçal Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Torres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandro Marden Torrres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 90 (1), pp.120-133. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.133-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2013.794109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369667v1</w:t>
+                <w:t xml:space="preserve">hal-04373639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymerics Adhesives for Joint Steel Plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Alloying Elements on Adhesive Properties of Epoxy-Quasicrystal Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elder Cunha de Lira</w:t>
+                <w:t xml:space="preserve">J. Altidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre R.R. de Sousa</w:t>
+                <w:t xml:space="preserve">S. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marçal Rosas</w:t>
+                <w:t xml:space="preserve">B. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Marden Torrres</w:t>
+                <w:t xml:space="preserve">E. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 758, pp.133-137. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (1), pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2013.806212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373639v1</w:t>
+                <w:t xml:space="preserve">hal-04369682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Alloying Elements on Adhesive Properties of Epoxy-Quasicrystal Composites</w:t>
+                <w:t xml:space="preserve">Mechanical Performance of Natural Fibers Reinforced Geopolymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Altidis</w:t>
+                <w:t xml:space="preserve">Edvaldo Amaro S. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Torres</w:t>
+                <w:t xml:space="preserve">Marcio Eliel de Oliveira Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Medeiros</w:t>
+                <w:t xml:space="preserve">Normando P. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2013.806212⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 758, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369682v1</w:t>
+                <w:t xml:space="preserve">hal-04370888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Performance of Natural Fibers Reinforced Geopolymer Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Metal/Cement Push-Out Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Felix da Silva Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvaldo Amaro S. Correia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Elisângela Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walquiria Galdino Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Alves de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Normando P. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 758, pp.139-145. </w:t>
+              <w:t xml:space="preserve">, 2013, 758, pp.125-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370888v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion Tests Using Epoxy Quasicrystal Composites</w:t>
+                <w:t xml:space="preserve">Effect of Addition of Quasicrystals in the Formation of Geopolymer Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Altidis</w:t>
+                <w:t xml:space="preserve">Adiana Nascimento Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J.G Lima</w:t>
+                <w:t xml:space="preserve">Jaqueline Dias Altidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.M. Sampaio</w:t>
+                <w:t xml:space="preserve">Romualdo Rodrigues Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Torres</w:t>
+                <w:t xml:space="preserve">Tibério Andrade dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (10-11), pp.1443-1451. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 727-728, pp.1479-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156856111X618317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.727-728.1479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373803v1</w:t>
+                <w:t xml:space="preserve">hal-04373875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Geopolymer Bonded Joints Considering Surface Treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">Adhesion Tests in Quasicrystal Powders Reinforced Geopolymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Dias Altidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Gomes</w:t>
+                <w:t xml:space="preserve">João Dellonx Régis Barboza de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sampaio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severino Jackson Guedes de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2012.660075⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 727-728, pp.186-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.727-728.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373782v1</w:t>
+                <w:t xml:space="preserve">hal-04373872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition of Quasicrystals in the Formation of Geopolymer Matrix Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of crack propagation tests in adhesive bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.339-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373875v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion Tests in Quasicrystal Powders Reinforced Geopolymer Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation Alkaline Waste Kaolin for Fabrication of Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaqueline Dias Altidis</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Bruno Diniz Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora T.A. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elder Cunha de Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.727-728.186⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 517, pp.622-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.517.622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373872v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of crack propagation tests in adhesive bonded joints</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adhesion Tests Using Epoxy Quasicrystal Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Altidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.G Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10-11), pp.1443-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856111X618317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373864v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation Alkaline Waste Kaolin for Fabrication of Building Blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion of Geopolymer Bonded Joints Considering Surface Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.C. Gomes</w:t>
+                <w:t xml:space="preserve">J. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Diniz Rocha</w:t>
+                <w:t xml:space="preserve">E. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora T.A. Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandro Marden Torres</w:t>
+                <w:t xml:space="preserve">N. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 517, pp.622-627. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (4-6), pp.364-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.517.622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2012.660075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373816v1</w:t>
+                <w:t xml:space="preserve">hal-04373782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of Ceramic Plates with Geopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sóstenes Rodrigues Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Farias Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normando Perazzo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 643, pp.139-142. </w:t>
@@ -10482,90 +10482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymeric Adhesives for Aluminium Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Regis de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normando Perazzo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 643, pp.143-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10599,77 +10599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Distribution in Geopolymer with Ferromagnetic Rich Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Cristiane Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel S.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Marden Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11269,51 +11269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Moreira Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Structural Adhesive Bonding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.579-613, 2023, 978-0-323-91214-3. </w:t>
@@ -11637,51 +11637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Alfano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Simone E Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabata Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13120159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alshahrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-025-05499-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#202;nio H Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Ribeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Khaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Rohem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Budhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05976-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Nartam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Rautela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinu Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio H P da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Banea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.63.14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F C Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu R C da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15071784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2206960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Azer&#234;do" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Figueiredo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Tonoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1915619" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207211043870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Moreira Arouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1981297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P Arjun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Budhe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Passos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Arouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a A Aguiar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R M Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Sampaio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2021-0461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1870322" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21870764.2021.1966977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Passos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aguiar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sampaio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1859240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barbosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carbas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-6493_007.001_0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Budhe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Banea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghugal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-020-00124-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-019-00696-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Doina Banea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40032-020-00612-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.52.12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amaral Alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arissa Nogueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vazquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.834.127" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serwan Talabani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azeez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basim Fadhil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewa Omer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14500/aro.10585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/ijmse.17.3.85" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1766-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandong Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1565756" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-019-00782-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zugliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1632537" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaldo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Banea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Carbas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.M. da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1456338" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Barbastefano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G de Souza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F M da Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sharpe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1650472" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C Beber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Banea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brede" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050820" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265746v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian de Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quispe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiani Pl&#225; Cid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelver Sierra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1288113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney R.F. Rohen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M Sampaio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.44.12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.C. Bandeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Kenedi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.G. Souza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-017-0959-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Barbosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.04.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTKC237-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-018-0104-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R.F. Rohem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Arouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Banea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420718766626" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sampaio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9KPCD1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. DOS REIS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.058" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pacheco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.091" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302757v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Siqueira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lob&#227;o" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1177514" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carlo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1184094" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302663v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1199963" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369617v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAUTOC.2015.070558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenedi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2015.1122531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369630v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A.A. Aguiar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2014.1002916" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369602v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R.M. Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.L. Reis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P.B. Souza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.C.L. Pacheco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de S&#225; Teles E Lima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cristiane Gomes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Farias Leal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.433" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva Neto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gomes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Torres" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Coeli de Farias Sales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Gusm&#227;o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio de Barros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felix da Silva Neto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Pereira da Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walquiria Galdino Mendes de Farias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alves de Albuquerque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.125" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Sacramento" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21Z13NTN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Batista Costa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Virg&#237;nia Dutra de Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinsom Vi&#233;gas Montenegro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borges Fonseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Galbiatti de Carvalho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR3T7BTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373612v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-08-2011-0033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-1-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;a Didier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ulisses Dantas Batista" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ735WTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rego" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.794109" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373639v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Cunha de Lira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R.R. de Sousa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rosas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torrres" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.133" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369682v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altidis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medeiros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.806212" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370888v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Amaro S. Correia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Eliel de Oliveira Alexandre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando P. Barbosa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.139" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Altidis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G Lima" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gomes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Torres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856111X618317" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sampaio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.660075" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiana Nascimento Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dias Altidis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Rodrigues Menezes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tib&#233;rio Andrade dos Passos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.1479" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Dellonx R&#233;gis Barboza de Souza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jackson Guedes de Lima" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Gomes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diniz Rocha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora T.A. Ferreira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.517.622" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;stenes Rodrigues Do Rego" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farias Leal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando Perazzo Barbosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.139" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regis de Souza" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.143" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S.T. Lima" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Frota Vasconcelos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.131" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373916v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlasie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-005-0401-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6QPBSQ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373925v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vlasie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rousseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB15RF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374356v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes Gama" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239740v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhen Sun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91214-3.00015-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Meniconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valber Perrut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Siqueira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42087-5_60-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Alfano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Simone E Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabata Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13120159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alshahrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-025-05499-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#202;nio H Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Ribeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Khaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Rohem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Budhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05976-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Nartam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Rautela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinu Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5040045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio H P da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Banea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.63.14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F C Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu R C da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15071784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grangeat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2206960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207211043870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Moreira Arouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2021.1981297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P Arjun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Budhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114971" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Azer&#234;do" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Figueiredo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Tonoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1915619" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1870322" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Souza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21870764.2021.1966977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Passos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Arouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a A Aguiar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R M Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barbosa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carbas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-6493_007.001_0006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Passos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aguiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sampaio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2020.1859240" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Sampaio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2021-0461" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Doina Banea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40032-020-00612-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Banea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.52.12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amaral Alves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arissa Nogueira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Vazquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.834.127" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serwan Talabani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azeez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basim Fadhil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewa Omer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14500/aro.10585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/ijmse.17.3.85" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-019-00696-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Budhe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghugal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-020-00124-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1766-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandong Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1565756" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-019-00782-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zugliani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2019.1632537" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Barbastefano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G de Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F M da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sharpe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1650472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaldo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Banea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Carbas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.M. da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2018.1456338" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius C Beber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Banea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brede" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050820" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265746v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian de Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quispe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiani Pl&#225; Cid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelver Sierra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1288113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney R.F. Rohen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M Sampaio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.44.12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.C. Bandeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Kenedi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.G. Souza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-017-0959-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Barbosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.04.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTKC237-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R.F. Rohem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265733v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40563-018-0104-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Arouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Banea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420718766626" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Sampaio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9KPCD1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. DOS REIS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.058" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carlo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1184094" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1199963" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Siqueira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lob&#227;o" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2016.1177514" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pacheco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenedi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2015.1122531" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369602v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R.M. Costa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.L. Reis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P.B. Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.C.L. Pacheco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A.A. Aguiar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2014.1002916" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAUTOC.2015.070558" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva Neto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gomes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Torres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369662v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Coeli de Farias Sales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Gusm&#227;o" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosen&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvio de Barros" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-2-11" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de S&#225; Teles E Lima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torres" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cristiane Gomes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Farias Leal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.433" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Batista Costa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Virg&#237;nia Dutra de Oliveira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinsom Vi&#233;gas Montenegro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borges Fonseca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Galbiatti de Carvalho" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR3T7BTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Carvalho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Sacramento" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Santos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21Z13NTN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2196-4351-1-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rego" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.794109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373612v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-08-2011-0033" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;a Didier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ulisses Dantas Batista" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.08.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ735WTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Cunha de Lira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R.R. de Sousa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rosas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Marden Torrres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.133" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Altidis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medeiros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2013.806212" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370888v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Amaro S. Correia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Eliel de Oliveira Alexandre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando P. Barbosa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.139" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370897v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felix da Silva Neto" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Pereira da Silva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walquiria Galdino Mendes de Farias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alves de Albuquerque" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.125" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373875v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiana Nascimento Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dias Altidis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdo Rodrigues Menezes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tib&#233;rio Andrade dos Passos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.1479" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Dellonx R&#233;gis Barboza de Souza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jackson Guedes de Lima" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.727-728.186" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373864v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373816v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Gomes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diniz Rocha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora T.A. Ferreira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.517.622" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373803v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Altidis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G Lima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Gomes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Torres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856111X618317" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373782v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sampaio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbosa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2012.660075" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;stenes Rodrigues Do Rego" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farias Leal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normando Perazzo Barbosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.139" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regis de Souza" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.143" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S.T. Lima" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Frota Vasconcelos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.643.131" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373916v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vlasie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-005-0401-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6QPBSQ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373925v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vlasie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rousseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB15RF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374356v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes Gama" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239740v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhen Sun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91214-3.00015-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Meniconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valber Perrut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Siqueira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42087-5_60-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>