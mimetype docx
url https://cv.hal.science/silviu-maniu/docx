--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -230,235 +230,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Online Influencer Marketing</w:t>
+                <w:t xml:space="preserve">Hypervolume Subset Selection with Small Subsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lagrée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+                <w:t xml:space="preserve">Benoit Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3274670⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.611-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/evco_a_00235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478788v2</w:t>
+                <w:t xml:space="preserve">hal-03190033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervolume Subset Selection with Small Subsets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for Online Influencer Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Groz</w:t>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.611-637. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/evco_a_00235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3274670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190033v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProvSQL: Provenance and Probability Management in PostgreSQL</w:t>
               </w:r>
@@ -789,247 +789,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: Special Issue on Databases and Crowdsourcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reynold Cheng</w:t>
+                <w:t xml:space="preserve">Intensional Data on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed and Parallel Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (1), pp.1-2</w:t>
+              <w:t xml:space="preserve">ACM SIGWEB Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178404v1</w:t>
+                <w:t xml:space="preserve">hal-01191721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensional Data on the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+                <w:t xml:space="preserve">Guest Editorial: Special Issue on Databases and Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGWEB Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.12</w:t>
+              <w:t xml:space="preserve">Distributed and Parallel Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191721v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche top-k dépendant d'un contexte à l'aide de vues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1093,554 +1093,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Source Selection for Tuple-Value Discovery</w:t>
+                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fares</w:t>
+                <w:t xml:space="preserve">Maxime Méloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Troullinou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+                <w:t xml:space="preserve">Maxime Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Tabular Data Analysis (TaDA@VLDB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394076v1</w:t>
+                <w:t xml:space="preserve">hal-05226236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database Theory in Action: Making Provenance and Probabilistic Database Theory Work in Practice (Invited Talk)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Source Selection for Tuple-Value Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Troullinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDT 2025 - International Conference on Database Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Tabular Data Analysis (TaDA@VLDB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911715v3</w:t>
+                <w:t xml:space="preserve">hal-05394076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProvSQL: A General System for Keeping Track of the Provenance and Probability of Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Database Theory in Action: Making Provenance and Probabilistic Database Theory Work in Practice (Invited Talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDT 2025 - International Conference on Database Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037471v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911715v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reliable Conversational Data Analytics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProvSQL: A General System for Keeping Track of the Provenance and Probability of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Franceschi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aryak Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 EDBT/ICDT 2025 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335738v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything, everywhere, all at once: is mechanistic interpretability identifiable?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Reliable Conversational Data Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Bogojeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Méloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
+                <w:t xml:space="preserve">Roberta Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Valeria Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Peyrard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aristides Gionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">2025 EDBT/ICDT 2025 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226236v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Diverse Information Exposure in Social Graphs</w:t>
               </w:r>
@@ -1730,51 +1730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Learning Algorithms for Contextual Model-Free Influence Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Influence-Maximizing Group Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangke Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,51 +2033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Bandits for Advertising Campaigns: A Diffusion-Model Independent Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,802 +2252,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance-Based Algorithms for Rich Queries over Graph Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ramusat</w:t>
+                <w:t xml:space="preserve">Survey on Feature Transformation Techniques for Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Murilo Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI-PRICAI 2020 - 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama / Virtual, Japan. pp.4796-4802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140067v1</w:t>
+                <w:t xml:space="preserve">hal-03189968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Feature Transformation Techniques for Data Streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Provenance-Based Algorithms for Rich Queries over Graph Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ramusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heitor Murilo Gomes</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-PRICAI 2020 - 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nicosia / Virtual, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03189968v1</w:t>
+                <w:t xml:space="preserve">hal-03140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes à base de provenance pour des requêtes enrichies sur les bases de données graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ramusat</w:t>
+                <w:t xml:space="preserve">CS-ARF: Compressed Adaptive Random Forests for Evolving Data Stream Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Murilo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow / Virtual, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103509v1</w:t>
+                <w:t xml:space="preserve">hal-03189967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits Under the Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratis Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Data Mining (ICDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sorrento, Italy. pp.1172-1177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDM50108.2020.00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Batch-Incremental Classification Using UMAP for Evolving Data Streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Algorithmes à base de provenance pour des requêtes enrichies sur les bases de données graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ramusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2020 - 18th International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190032v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed k-Nearest Neighbors Ensembles for Evolving Data Streams</w:t>
+                <w:t xml:space="preserve">Efficient Batch-Incremental Classification Using UMAP for Evolving Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Pfahringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Tziortziotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA200189⟩</w:t>
+              <w:t xml:space="preserve">IDA 2020 - 18th International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Konstanz / Virtual, Germany. pp.40-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189997v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS-ARF: Compressed Adaptive Random Forests for Evolving Data Stream Classification</w:t>
+                <w:t xml:space="preserve">Compressed k-Nearest Neighbors Ensembles for Evolving Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heitor Murilo Gomes</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Fernandes de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tziortziotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2020 - International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow / Virtual, United Kingdom. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostella / Virtual, Spain. pp.961-968, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189967v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data</w:t>
               </w:r>
@@ -3137,77 +3137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Influence Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tziortziotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDD '19: The 25th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Anchorage, United States. pp.3185-3186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3235,252 +3235,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Evaluation of k-NN Queries on Large Uncertain Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiafeng Hu</w:t>
+                <w:t xml:space="preserve">Semiring Provenance over Graph Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ramusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Extending Database Technology (EDBT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th USENIX Workshop on the Theory and Practice of Provenance (TaPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955609v1</w:t>
+                <w:t xml:space="preserve">hal-01850510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiring Provenance over Graph Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ramusat</w:t>
+                <w:t xml:space="preserve">Scalable Evaluation of k-NN Queries on Large Uncertain Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiafeng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th USENIX Workshop on the Theory and Practice of Provenance (TaPP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2018.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850510v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sketch-Based Naive Bayes Algorithms for Evolving Data Streams</w:t>
               </w:r>
@@ -3570,77 +3570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Large-Scale Online Influence Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3681,1121 +3681,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Efficient Query Evaluation on Structured Probabilistic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+                <w:t xml:space="preserve">Scalable Algorithms for Nearest-Neighbor Joins on Big Trajectory Data (Extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Monet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2016 - 10th International Conference Scalable Uncertainty Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_22⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Data Engineering (ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1528-1529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360167v1</w:t>
+                <w:t xml:space="preserve">hal-01342051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Algorithms for Nearest-Neighbor Joins on Big Trajectory Data (Extended abstract)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Tang</w:t>
+                <w:t xml:space="preserve">Challenges for Efficient Query Evaluation on Structured Probabilistic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuan Yang</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Engineering (ICDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1528-1529, </w:t>
+              <w:t xml:space="preserve">SUM 2016 - 10th International Conference Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France. pp.323-330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342051v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snooping Wikipedia Vandals with MapReduce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StreamDM: Advanced Data Mining in Spark Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Spina</w:t>
+                <w:t xml:space="preserve">Jianfeng Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rossi</w:t>
+                <w:t xml:space="preserve">Guangjian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Sozio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2015, Atlantic City, NJ, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2015.140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279007v1</w:t>
+                <w:t xml:space="preserve">hal-01270606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Influence Maximization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siyu Lei</w:t>
+                <w:t xml:space="preserve">Discovering Meta-Paths in Large Heterogeneous Information Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangda Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Sydney, Australia. pp.645-654</w:t>
+              <w:t xml:space="preserve">WWW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287155v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StreamDM: Advanced Data Mining in Spark Streaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Snooping Wikipedia Vandals with MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Sozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270606v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Meta-Paths in Large Heterogeneous Information Networks</w:t>
+                <w:t xml:space="preserve">Online Influence Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changping Meng</w:t>
+                <w:t xml:space="preserve">Siyu Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynold Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wangda Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">KDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Sydney, Australia. pp.645-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178401v1</w:t>
+                <w:t xml:space="preserve">hal-02287155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProbTree: A Query-Efficient Representation of Probabilistic Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable, Generic, and Adaptive Systems for Focused Crawling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gouriten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reynold Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BUDA (Big Uncertain Data)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Snowbird, United States</w:t>
+              <w:t xml:space="preserve">HyperText</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288413v1</w:t>
+                <w:t xml:space="preserve">hal-01069821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying trust dynamics in signed graphs, the S-Cores approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Giatsidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDM 2014 - 14th SIAM International Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.668-676, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611973440.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01083529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable, Generic, and Adaptive Systems for Focused Crawling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProbTree: A Query-Efficient Representation of Probabilistic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HyperText</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.35-45</w:t>
+              <w:t xml:space="preserve">BUDA (Big Uncertain Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069821v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Top-k Processing using Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Information And Knowledge Management (CIKM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1959-1968, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4842,51 +4842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-aware Search in Social Tagging Applications: Instance Optimality versus Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Information And Knowledge Management (CIKM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.939-948, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4996,217 +4996,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a signed network from interactions in Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme top-k pour la recherche d'information dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First ACM SIGMOD Workshop on Databases and Social Networks (DBSocial)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athens, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">27-èmes journées Bases de Données Avancées (BDA'11),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703506v1</w:t>
+                <w:t xml:space="preserve">hal-01844405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme top-k pour la recherche d'information dans les réseaux sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a signed network from interactions in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-èmes journées Bases de Données Avancées (BDA'11),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">First ACM SIGMOD Workshop on Databases and Social Networks (DBSocial)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athens, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844405v1</w:t>
+                <w:t xml:space="preserve">hal-00703506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5445,51 +5445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Top-k Processing using Views (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 0, Telecom ParisTech. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Murilo Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/widm.1405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01478788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Groz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jachiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ramusat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3044713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2015.2492561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01191721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Troullinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911715v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.35" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryak Sen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Bogojeska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Facchinetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Franceschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristides Gionis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580305.3599498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangke Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v17i1.22191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977172.58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grubenmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977172.8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Ioannidis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM50108.2020.00144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pfahringer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fernandes de Mello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tziortziotis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200189" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207188" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3332285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2018.17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sozio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Mo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Qian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjian Tian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2015.140" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Meng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangda Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Giatsidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973440.77" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gouriten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505759" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505760" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00711465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cautis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00703506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01844405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01335745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Murilo Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/widm.1405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Groz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01478788v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jachiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ramusat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3044713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2015.2492561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01191721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Troullinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911715v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryak Sen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Bogojeska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Facchinetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Franceschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristides Gionis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580305.3599498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangke Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v17i1.22191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977172.58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grubenmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977172.8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/668" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Ioannidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM50108.2020.00144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pfahringer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fernandes de Mello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tziortziotis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3332285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2018.17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Qian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjian Tian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2015.140" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Meng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangda Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sozio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Mo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gouriten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Giatsidis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973440.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505759" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505515.2505760" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00711465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cautis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01844405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00703506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01335745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>