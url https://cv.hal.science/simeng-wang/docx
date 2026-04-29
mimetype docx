--- v0 (2026-04-03)
+++ v1 (2026-04-29)
@@ -25,340 +25,403 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Simeng WANG </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">simeng-wang</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-9708-8851</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">188327665</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociologue, chargée de recherche CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">simeng.wang@cnrs.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Simeng Wang est sociologue, chargée de recherche au CNRS et membre du Centre de recherche médecine, sciences, santé, santé mentale, société (CNRS-Inserm-EHESS-Université Paris Cité). Ses recherches s’inscrivent en études migratoires (de l'Asie de l'Est et du Sud-Est vers la France), sociologie de la santé et de la santé mentale, et études de la racialisation, du racisme et de discriminations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Après une thèse consacrée à la sociogenèse, l’expression et la gestion des souffrances psychiques de migrants chinois et de leurs descendants en région parisienne, ses travaux actuels se construisent autour de deux pôles, le premier au croisement des migrations asiatiques et de la santé dans un monde globalisé ; le second sur les expériences des discriminations et du racisme chez des personnes originaires de l'Asie de l'Est et du Sud-est en France (voir entre autres Projet ANR MigraChiCovid et Projet REACTAsie). Elle est l’auteure de plusieurs livres et articles scientifiques dédiés aux migrations est et sud-est asiatiques notamment chinoise en France et en Europe, à la santé et la santé mentale, et au racisme et aux discriminations raciales (cf. </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve">Après une thèse consacrée à la sociogenèse, l’expression et la gestion des souffrances psychiques de migrants chinois et de leurs descendants en région parisienne, ses travaux actuels se construisent autour de deux pôles, le premier au croisement des migrations asiatiques et de la santé dans un monde globalisé (voir par exemple Projet AsiAgiR) ; le second sur les expériences des discriminations et du racisme chez des personnes originaires de l'Asie de l'Est et du Sud-est en France (voir entre autres Projet ANR MigraChiCovid et Projet REACTAsie). Elle est l’auteure de plusieurs livres et articles scientifiques dédiés aux migrations est et sud-est asiatiques notamment chinoise en France et en Europe, à la santé et la santé mentale, et au racisme et aux discriminations raciales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elle coordonne le réseau de recherche pluridisciplinaire Migrations asiatiques en France (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.migrations-asiatiques-en-france.cnrs.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) qui réunit des chercheurs travaillant sur les migrations en provenance de l'Asie de l'Est et du Sud-Est, à partir d'études et enquêtes menées en France. Elle est commissaire scientifique de l'Exposition &amp;quot;Immigrations est et sud-est asiatiques depuis 1860&amp;quot; qui a lieu au Musée National de l'Histoire de l'Immigration (MNHI) entre 10 octobre 2023 et 25 février 2024. Entre 2017 et 2021, elle était membre élue du Comité exécutif de l'Association Française de Sociologie.</w:t>
+        <w:t xml:space="preserve">) qui réunit des chercheurs travaillant sur les migrations en provenance de l'Asie de l'Est et du Sud-Est, à partir d'études et enquêtes menées en France. Elle est commissaire scientifique de l'Exposition &amp;quot;Immigrations est et sud-est asiatiques depuis 1860&amp;quot; qui a lieu au Musée National de l'Histoire de l'Immigration (MNHI) entre 10 octobre 2023 et 25 février 2024. Entre 2017 et 2021, elle était membre élue du Comité exécutif de l'Association Française de Sociologie. Depuis 2025, elle est membre du Comité national de la recherche scientifique (section 39 : Sociologie et sciences du droit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coordination de projets de recherche financés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2023- Responsable du task 1.3 (AsiAgir : Asian Ageing Research) du projet INNOVCARE (coordonné par S. Lechevalier), financé par l'ANR</w:t>
+        <w:t xml:space="preserve">2023 Responsable du projet AsiAgir : Asian Ageing Research (né du task 1.3 du projet INNOVCARE, coordonné par S. Lechevalier), financé par l'ANR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2023 Porteur du Projet &amp;quot;Les méthodologies des sciences partagées&amp;quot; dédié aux personnes âgées d'origine chinoise en région parisienne, financé par le CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2022 Porteur du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Projet REACTAsie </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« L'expérience des discriminations et du racisme des personnes d’origine asiatique (de l’Asie de l’Est et du Sud-est) en France » financé par le Défenseur des droits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2021 Porteur du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Projet MigraChiCovid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> « Migrations chinoises de France face au Covid-19 : Émergence de nouvelles formes de solidarité en temps de crise » financé par l'ANR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2019 Porteur du Projet « Mobilités sociales et migrations internationales » (avec J. Bidet), financé par l'IC Migrations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2018-2021 Porteur du Projet “Emergence(s)” « Chinois en France : identifications et identités en mutations » (avec H. Le Bail), financé par la Ville de Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2017-2019 Porteur du Projet « Traduction du français vers le mandarin de l’ouvrage </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Santé mentale et souffrance psychique. Un objet pour les sciences sociales</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> aux CNRS Editions » (avec I. Coutant), co-financé par le Tepsis, l’Iris et le Cermes3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2016-2017 Porteur du Projet « Sciences sociales et santé mentale, constitution d’un réseau de chercheurs franco-chinois » (avec I. Coutant), financé par la Maison des Sciences de l’Homme Paris Nord.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participation à des programmes de recherche financés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2015-2019 Globhealth « From international to Global: Knowledge, Diseases, and the Postwar Government of Health », European Research Council, Centre de recherche médecine, sciences, santé, santé mentale, société (Cermes3), Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2018-2020 SINAFRHOSP « Les hôpitaux chinois en Afrique subsaharienne : une nouvelle forme d’intervention sanitaire ? », Agence Nationale de la Recherche (JCJC), Centre Population et Développement (Ceped), Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2019-2020 Projet de livre collectif « Migrations, une chance pour notre système de santé ?</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Réhumaniser le soin. », Financement IC Migrations, Institut de Recherche Interdisciplinaire sur les enjeux Sociaux (IRIS), Paris</w:t>
+        <w:t xml:space="preserve">2019-2020 Projet de livre collectif « Migrations, une chance pour notre système de santé ? Réhumaniser le soin. », Financement IC Migrations, Institut de Recherche Interdisciplinaire sur les enjeux Sociaux (IRIS), Paris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -381,5228 +444,5228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese migrant women and perinatal care: the emergence of yuesao labour in the informal economy of Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avant-propos. MIGRATIONS ET SANTÉ : FAIRE FACE AU SOIN ENTRAVÉ. CONTRAINTES, EXPÉRIENCES, ADAPTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialectical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 243 (3), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.243.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10624-024-09756-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04854298v1</w:t>
+                <w:t xml:space="preserve">hal-04827657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. MIGRATIONS ET SANTÉ : FAIRE FACE AU SOIN ENTRAVÉ. CONTRAINTES, EXPÉRIENCES, ADAPTATIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tisserand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyako Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Bin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.91-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827657v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chinese migrant women and perinatal care: the emergence of yuesao labour in the informal economy of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialectical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10624-024-09756-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847225v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140071v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations (d’)asiatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le réseau de recherche Migrations de l’Asie de l’Est et du Sud-Est en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Taharount</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Astarita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1343, pp.201-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16116⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1343, pp.108-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825955v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mariot, Pierre Mercklé et Anton Perdoncin (dir.), Personne ne bouge. Une enquête sur le confinement du printemps 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chuang (Ya-Han) – Une minorité modèle ? Chinois de France et racisme anti-Asiatiques. – Paris, La Découverte, 2021. 246 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.43952⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 72 (4), pp.652-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.724.0652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04355763v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collecte sur des immigrations asiatiques en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Thanks for Getting Me in Touch with Local Politicians!”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Santarromana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.324-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17932548-12341493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825957v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Thanks for Getting Me in Touch with Local Politicians!”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mariot, Pierre Mercklé et Anton Perdoncin (dir.), Personne ne bouge. Une enquête sur le confinement du printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/17932548-12341493⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.43952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04313047v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La collecte sur des immigrations asiatiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadé-Léann Roquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1343, pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140068v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuang (Ya-Han) – Une minorité modèle ? Chinois de France et racisme anti-Asiatiques. – Paris, La Découverte, 2021. 246 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chinese Migration to and within Europe: Continuity and Renewal in the Light of Demographic Factors and the Impact of Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.724.0652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chinese Migration to and within Europe: Continuity and Renewal, 19 (2), pp.199-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17932548-12341488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825958v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de recherche Migrations de l’Asie de l’Est et du Sud-Est en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Astarita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16343⟩</w:t>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825953v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Migration to and within Europe: Continuity and Renewal in the Light of Demographic Factors and the Impact of Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mobilisations (d’)asiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liêm-Khê Luguern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Taharount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/17932548-12341488⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1343, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313044v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens sociaux au temps de la Covid-19 : les personnes âgées chinoises à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social ties of elderly during the Covid-19 pandemic: The case of Chinese immigrants in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Lui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, vol. 44 / n° 168 (2), pp.143-160. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2022, Personnes âgées et Covid-19, 168, pp.143-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.pr1.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825959v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social ties of elderly during the Covid-19 pandemic: The case of Chinese immigrants in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liens sociaux au temps de la Covid-19 : les personnes âgées chinoises à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Lui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Personnes âgées et Covid-19, 168, pp.143-160. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2022, vol. 44 / n° 168 (2), pp.143-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.pr1.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923204v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déni et (d)énonciation du racisme anti-asiatique au temps de la Pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Race, Racismes, Racialisations : Enjeux conceptuels et méthodologiques, perspectives critiques, 42, pp.129-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.42.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’émanciper au nom d’un pluralisme médical : à propos de pratiques de santé périnatale chez des femmes d’origine chinoise à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Devenir adulte » en contexte migratoire : le cas des étudiants diplômés chinois en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction to Race and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Edwards-Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.088.0129⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/urmis.2283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243926v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la stigmatisation et de la solidarité : regards croisés sur la population d’origine chinoise en France au temps de la pandémie de Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Capitalizing on Opportunities during the Covid-19 Pandemic: Business Transitions among Chinese Immigrant Entrepreneurs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiabing Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.18674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.293-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17932548-12341446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462850v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethno-racial disparities in COVID-19 morbidity and mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les disparités ethno-raciales dans les cas de morbidité et de mortalité liées au Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/urmis.2409⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/urmis.2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276115v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Race and Biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Introduction au dossier « Race et biologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Edwards-Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/urmis.2283⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/urmis.2278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276108v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing on Opportunities during the Covid-19 Pandemic: Business Transitions among Chinese Immigrant Entrepreneurs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ethno-racial disparities in COVID-19 morbidity and mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiabing Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/17932548-12341446⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/urmis.2409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394608v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités ethno-raciales dans les cas de morbidité et de mortalité liées au Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Au-delà de la stigmatisation et de la solidarité : regards croisés sur la population d’origine chinoise en France au temps de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/urmis.2399⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.18674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276113v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier « Race et biologie »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond Stigma and Solidarity: Perspectives on the Chinese Population in France during the COVID-19 Pandemic [English Version]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/urmis.2278⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.20745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276106v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Stigma and Solidarity: Perspectives on the Chinese Population in France during the COVID-19 Pandemic [English Version]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asia-Europe intimate links: Family migrants, binational couples and mixed-parentage children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Fresnoza-Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.20745⟩</w:t>
+              <w:t xml:space="preserve">Asian and Pacific Migration Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0117196820981596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064128v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asia-Europe intimate links: Family migrants, binational couples and mixed-parentage children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corps souffrants, corps revendiquant. Trois figures de femmes chinoises - migrantes ou descendantes - en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian and Pacific Migration Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série printemps 2021, pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175331v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps souffrants, corps revendiquant. Trois figures de femmes chinoises - migrantes ou descendantes - en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Devenir adulte » en contexte migratoire : le cas des étudiants diplômés chinois en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (88), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.088.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271296v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new Chinese working class in the globalized world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">‘I'm more afraid of racism than of the virus!’: racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiabing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialectical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10624-020-09587-1⟩</w:t>
+              <w:t xml:space="preserve">European Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616696.2020.1836384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499750v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life and Survival in Wuhan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gilloots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.086.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091236v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">如何转危为机: 法国华商受新冠疫情催化实现商业模式转型的一项实证研究</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wuhan, vivre et survivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanyu Lui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Diasporic Chinese Studies (华人研究国际学报)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.1-23</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091248v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">如何转危为机: 法国华商受新冠疫情催化实现商业模式转型的一项实证研究</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gilloots</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiabing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanyu Lui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of Diasporic Chinese Studies (华人研究国际学报)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994974v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuhan, vivre et survivre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De Gourcy Constance et Chachoua Kamel, &amp;lt;i&amp;gt;Mobilités et migrations en Méditerranée. Vers une anthropologie de l’absence ?&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'accueil hors des grandes villes, 36 (2-3), pp.358-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.16227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03091227v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I'm more afraid of racism than of the virus!’: racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">European and non-European health workers in France during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Societies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA RN16 Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The challenges of Covid-19: global health and inequality (Special Issue 11), pp.14-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994962v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gourcy Constance et Chachoua Kamel, &amp;lt;i&amp;gt;Mobilités et migrations en Méditerranée. Vers une anthropologie de l’absence ?&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la reconfiguration des liens sociaux au temps du Covid-19 : À propos des vécus d’enfants en Chine et de ceux d’origine chinoise en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.16227⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (3), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.087.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04322409v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European and non-European health workers in France during the COVID-19 pandemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The new Chinese working class in the globalized world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA RN16 Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialectical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.341-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10624-020-09587-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905124v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la reconfiguration des liens sociaux au temps du Covid-19 : À propos des vécus d’enfants en Chine et de ceux d’origine chinoise en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Life and Survival in Wuhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091243v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles circulations de la médecine chinoise : après l’Afrique, l’Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand les « Chinois de France » manifestent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.098.0133⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°121 (2), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.121.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006444v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les « Chinois de France » manifestent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les nouvelles circulations de la médecine chinoise : après l’Afrique, l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.121.0037⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°98 (2), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.098.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006440v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Double Socialisation in the Social Sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Une double socialisation scientifique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-4, pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.8398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02500556v1</w:t>
+                <w:t xml:space="preserve">hal-03006447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une double socialisation scientifique en sciences sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A Case of Double Socialisation in the Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives chinoises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.8398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006447v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : La santé mentale en migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2-3), pp.7-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.10434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La resocialisation politique de migrants internationaux et leurs prises de parole politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Gendered Transformation of Matrimonial and Family Norms in the Context of International Migration. The Case of Chinese “Spouses of French” Residing in the Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.017.0155⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.10337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500540v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mondialisation par le bas. Les daigous à Paris, des agents commerciaux intermédiaires entre producteurs français et consommateurs chinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les jeunes Chinois dans différents espaces nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/conflits.19664⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Participer dans le monde chinois : une jeunesse connectée, 17 (1), pp.5-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.017.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006453v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gendered Transformation of Matrimonial and Family Norms in the Context of International Migration. The Case of Chinese “Spouses of French” Residing in the Paris Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une mondialisation par le bas. Les daigous à Paris, des agents commerciaux intermédiaires entre producteurs français et consommateurs chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.10337⟩</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (108), pp.107-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.19664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006438v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes Chinois dans différents espaces nationaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La resocialisation politique de migrants internationaux et leurs prises de parole politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Participer dans le monde chinois : une jeunesse connectée, 17 (1), pp.5-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.017.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.155-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.017.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876051v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des personnes âgées d’origine chinoise à Belleville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le parcours atypique d’une psychiatre française née en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1314, pp.103-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3693⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1314, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006459v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations chinoises, de génération en génération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Aidez-nous à comprendre vos Chinois ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (4), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.105.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02999540v1</w:t>
+                <w:t xml:space="preserve">hal-03006455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aidez-nous à comprendre vos Chinois ! »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Migrations chinoises, de génération en génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1314, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.105.0141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006455v1</w:t>
+                <w:t xml:space="preserve">hal-02999540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours atypique d’une psychiatre française née en Chine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entre stratégie et moralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3626⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 114 (2), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.114.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006462v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre stratégie et moralité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Souffrances psychiques et mobilité sociale ascendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.114.0203⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1314, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006456v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrances psychiques et mobilité sociale ascendante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des personnes âgées d’origine chinoise à Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1314, pp.11-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3625⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1314, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006457v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des “soucis matrimoniaux” dans le contexte transnational : Le cas des migrants et des migrantes chinois qualifiés à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le travail social dans la prise en charge du handicap en Chine continentale (1990-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.157.0149⟩</w:t>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.008.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006470v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail social dans la prise en charge du handicap en Chine continentale (1990-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des “soucis matrimoniaux” dans le contexte transnational : Le cas des migrants et des migrantes chinois qualifiés à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhps.008.0088⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 157 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.157.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006466v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enfant abandonné en Chine, puis domestiqué en France ? Qu’est-ce que je suis pour eux ? ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.21-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1025328ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">抑郁症患者互助行为研究</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 思想战线 Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (6), pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Handicapé ? C'est insulter ma descendance et aussi mes ancêtres ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 23 (2), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.023.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses sociologiques des pratiques de l'interprétariat-médiation en pédopsychiatrie : l'exemple des familles d'origine chinoise à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (3), pp.136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.056.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une vie qui est ailleurs. » Une sociologie des troubles mentaux à travers le parcours d’un adolescent d’origine chinoise à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.233-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1013026ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">用科学发展观统领和谐社会建设</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">学习与实践 Étude et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.112-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">李敖神州文化之旅案例分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongyue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国际公关 Revue de relations publiques internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5612,193 +5675,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">阶级、种族与性别：从生命史角度分析法国亚裔女性面对种族主义和歧视的态度和行为</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">上海大学社会学系 “人生与田野”讲座</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Sociology, Shanghai University, Dec 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging as “Asian women”: the Interweaving of Race and Gender Politicization among Middle-and Upper-Class People of Asian Descent in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Aug 2025, Thessanoliki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,897 +5871,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Thuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tran Sautede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Chin Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRILL, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004712140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-7118-7988-5</w:t>
+                <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grysole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Terrazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313026v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Provence, 2023</w:t>
+                <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-7118-7988-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140074v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic: Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRILL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-90-04-67860-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOIN, 197 p., 2022, La personne en médecine, Céline Lefève; Simon-Daniel Kipman; Bernard Pachoud, 978-2-7040-1688-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Migrants in Paris: The Narratives of Illusion and Suffering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">精神健康与心理苦痛：社会科学的研究对象</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 17, 2021, Chinese Overseas, 978-90-04-46074-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221650v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">精神健康与心理苦痛：社会科学的研究对象</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chinese Migrants in Paris: The Narratives of Illusion and Suffering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 2021, Chinese Overseas, 978-90-04-46074-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462037v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Immigrants in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter. , 5, pp.236, 2020, Chinese-Western Discourse, 978-3-11-061584-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110616385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et souffrance psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions. pp.416, 2018, 978-2271089465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusions et souffrances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions rue d’Ulm, pp.220, 2017, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6708,3384 +6771,3384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure prise en charge de patients chinois en France : l’engagement de soignants issus de la diaspora en temps de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie en care / Asia in care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 141-157, 2025, 9782271145178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Asian Racism in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurial and Transnational Socialization among Descendants of Chinese Migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Masdeu Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.463-493, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004712140_018⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.526-552, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004712140_020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854366v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Thunø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.1-28, 2024, 978-90-04-51930-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004712140_002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial and Transnational Socialization among Descendants of Chinese Migrants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anti-Asian Racism in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.526-552, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004712140_020⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.463-493, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004712140_018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854369v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations originaires de l'Asie de l'Est et du Sud-Est en France, de 1860 à nos jours : représentations, stéréotypes, traitements différenciés et luttes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond National and Ethnic Boundaries: Transnational Solidarity during the Covid-19 Pandemic from the Case of the Chinese Diaspora in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simeng Wang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.347-369, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313034v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of Step: Preventive Measures among People of Chinese Origin in France during the Covid-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social Ties of Elderly Migrants during Covid-19: the Chinese in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.72-101, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_004⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.177-195, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312988v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Media Consumption by the Chinese People in France during the Covid-19 Pandemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a Multiethnic Neighborhood in the Northern Suburbs of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simeng Wang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_003⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.151-174, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312986v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing on Opportunities during the Covid-19 Pandemic: Business Transitions among Chinese Entrepreneurs in France</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction – Grands déplacements et micro-distinctions : des mobilités sociales en migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grysole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Terrazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-27, 2023, Sociétés contemporaines, 1032004622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313001v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival during the Pandemic and Coping with Risk: an Ethnography of Vulnerable Chinese Migrants Receiving Food Assistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Migrations de l'Asie de l'Est et du Sud-Est en France, de 1860 à nos jours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313000v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Ties of Elderly Migrants during Covid-19: the Chinese in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Survival during the Pandemic and Coping with Risk: an Ethnography of Vulnerable Chinese Migrants Receiving Food Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.177-195, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_008⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.223-255, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312998v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations de l'Asie de l'Est et du Sud-Est en France, de 1860 à nos jours.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grandir dans une famille de migrants asiatiques : (non-) transmissions intergénérationnelles et quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313030v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a Multiethnic Neighborhood in the Northern Suburbs of Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Between Safety and Health: How the Pandemic Reshaped Food Behaviors among Chinese People in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiabing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.151-174, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_007⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.132-150, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312995v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Grands déplacements et micro-distinctions : des mobilités sociales en migration</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Between Two Worlds: the Chinese Diaspora in France during Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simeng Wang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1-37, 2023, 978-90-04-67860-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04271673v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir dans une famille de migrants asiatiques : (non-) transmissions intergénérationnelles et quête de sens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bouleversements géopolitiques, conquêtes, ouvertures, circulations, présences en France, de 1860 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aberdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Legrandjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée national de l’histoire de l’immigration / Réunion des Musées Nationaux-Grand Palais. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t>
+              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860. Catalogue de l’exposition du Musée national de l’histoire de l’immigration, 10 octobre 2023-11 février 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-31, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313032v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond National and Ethnic Boundaries: Transnational Solidarity during the Covid-19 Pandemic from the Case of the Chinese Diaspora in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les Asiatiques en France : entre le mythe de la &amp;quot;minorité modèle&amp;quot; et la lutte en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyako Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Simeng Wang. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandon, Émilie; Wang, Simeng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunion des musées nationaux - Grand Palais : Etablissement public de la Porte dorée - Musée national de l'histoire de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-7118-7988-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313008v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring for Compatriots during the Covid-19 Pandemic: Professional Practices by Health-Care Workers of Chinese Origin in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.324-346, 2023, 9789004678606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004678606_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Safety and Health: How the Pandemic Reshaped Food Behaviors among Chinese People in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disruption in Study Abroad during the Pandemic: Chinese Students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiabing Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.132-150, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_006⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.196-222, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312993v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Asiatiques en France : entre le mythe de la &amp;quot;minorité modèle&amp;quot; et la lutte en marche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.370-372, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313037v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Between Two Worlds: the Chinese Diaspora in France during Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anti-Asian Racism during the Covid-19 Pandemic: Experiences, Narratives, and Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Madrisotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.1-37, 2023, 978-90-04-67860-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_002⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.285-323, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouleversements géopolitiques, conquêtes, ouvertures, circulations, présences en France, de 1860 à 1914</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stress and Anxiety among the Chinese Population in France during the Covid-19 Pandemic: a Study Examining Societal and Individual Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860. Catalogue de l’exposition du Musée national de l’histoire de l’immigration, 10 octobre 2023-11 février 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.102-131, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338399v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Asian Racism during the Covid-19 Pandemic: Experiences, Narratives, and Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chinese Immigration in France : Between Continuity and Renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SOTO-QUIROS, Ronald; ACON CHAN, Lai Sai; David Ignacio IBARRA ARANA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Los chinos en ultramar : movilidades, tradiciones y memorias / Overseas Chinese : Mobilities, Traditions, and Memories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 357-384, 2023, 978-9930-608-28-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313003v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption in Study Abroad during the Pandemic: Chinese Students in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
+                <w:t xml:space="preserve">Out of Step: Preventive Measures among People of Chinese Origin in France during the Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Yan</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simeng Wang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.196-222, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_009⟩</w:t>
+              <w:t xml:space="preserve">, Brill, pp.72-101, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312999v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multilingual Media Consumption by the Chinese People in France during the Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Madrisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.370-372, 2023, 9789004678606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004678606_015⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313009v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and Anxiety among the Chinese Population in France during the Covid-19 Pandemic: a Study Examining Societal and Individual Factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les populations originaires de l'Asie de l'Est et du Sud-Est en France, de 1860 à nos jours : représentations, stéréotypes, traitements différenciés et luttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312989v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Immigration in France : Between Continuity and Renewal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Capitalizing on Opportunities during the Covid-19 Pandemic: Business Transitions among Chinese Entrepreneurs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SOTO-QUIROS, Ronald; ACON CHAN, Lai Sai; David Ignacio IBARRA ARANA. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiabing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simeng Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los chinos en ultramar : movilidades, tradiciones y memorias / Overseas Chinese : Mobilities, Traditions, and Memories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.256-281, 2023, 9789004678606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678606_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858976v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WeChat, ethnic grouping and class belonging. The formation of citizen identity among Chinese living in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction of Chapter 1 &amp;quot;Pluralité des savoirs, des pratiques et des recours thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WeChat and the Chinese Diaspora. Digital Transnationalism in the Era of China's Rise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.212-233, 2022</w:t>
+              <w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré)humaniser le soin. Paris, Éditions Doin, p. 17-26.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592334v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Chapter 1 &amp;quot;Pluralité des savoirs, des pratiques et des recours thérapeutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'émergence d'un nouveau marché autour de la santé périnatale à destination des femmes d'origine chinoise à Paris. Réseaux de yuesao (matrones) développés aux frontières entre médecine chinoise et médecine clinique occidentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré)humaniser le soin. Paris, Éditions Doin, p. 17-26.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2022</w:t>
+              <w:t xml:space="preserve">in Migrations. Une chance pour le système de santé ? (Ré)humaniser le soin. Paris, Éditions Doin, p. 39-46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674005v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'un nouveau marché autour de la santé périnatale à destination des femmes d'origine chinoise à Paris. Réseaux de yuesao (matrones) développés aux frontières entre médecine chinoise et médecine clinique occidentale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WeChat, ethnic grouping and class belonging. The formation of citizen identity among Chinese living in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wanning Sun; Haiqing Yu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Migrations. Une chance pour le système de santé ? (Ré)humaniser le soin. Paris, Éditions Doin, p. 39-46</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">WeChat and the Chinese Diaspora. Digital Transnationalism in the Era of China's Rise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.212-233, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674007v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincializing the WHO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Fiorilli</w:t>
+                <w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ruault</w:t>
+                <w:t xml:space="preserve">Lainé Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health for All: Knowledge, Politics, Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rutgers University Press, chap. 7, 2022</w:t>
+              <w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894527v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doris Bonnet</w:t>
+                <w:t xml:space="preserve">Provincializing the WHO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gradmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fiorilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lainé Agnès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
+                <w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meier zu Biesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t>
+              <w:t xml:space="preserve">Global Health for All: Knowledge, Politics, Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rutgers University Press, chap. 7, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924656v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国与 OECD 七国比较：多因素差 异制约团结抗疫</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruwei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yi Cai; Tongwu Xu; Jie Zhu; Yang Xue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">全球健康视角下的公共卫生安全治理 [Public Health Security Governance A View of Global Health]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 社会科学文献出版社, Social Science Academic Press (China), 2021, 978-7-5201-9478-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly skilled Chinese immigrants in France: Career choices, marriage behavior and political participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simeng Wang; Yue Liu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Immigrants in Europe: Image, Identity and Social Participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.75-100, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110616385-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simeng Wang; Yue Liu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Immigrants in Europe: Image, Identity and Social Participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.1-12, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110616385-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants qualifiés : la 4e vague d’immigration chinoise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Li Qirong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国际移民与海外华人研究 (2017-2018) Migrations internationales et études des Chinois d’outre-mer (2017-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, China Social Sciences Press, pp.110-131, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumventing regulation and professional legitimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les mobilités de Français d’origine chinoise en Chine : une enquête qualitative (2010-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Coderey; Laurent Pordié. </w:t>
+              <w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.95-119, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500545v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités de Français d’origine chinoise en Chine : une enquête qualitative (2010-2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Circumventing regulation and professional legitimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t>
+              <w:t xml:space="preserve">Céline Coderey; Laurent Pordié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.139-156, 2019, Routledge contemporary Asia series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429275418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999604v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les souffrances des migrants : à partir du cas des Chinois en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé mentale et souffrance psychique : un objet pour les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.325-344, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10095,295 +10158,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage Chuang (Ya-Han) – Une minorité modèle ? Chinois de France et racisme anti-Asiatiques. – Paris, La Découverte, 2021. 246 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.652-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.724.0652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage La Chine et ses migrants. La conquête d’une citoyenneté, C. Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.272-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.1595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la Chine contemporaine : une perspective de genre&amp;quot; Compte rendu d'ouvrage Chinoises au XXIe siècle. Ruptures et continuités. Marylène Lieber et Tania Angeloff (dir.) 2012. La Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiguïté de la psychanalyse et l'autorité des psychanalystes. Compte rendu d'ouvrage L'autorité des psychanalystes. Samuel Lézé. 2010. PUF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10393,65 +10456,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du racisme et des discriminations des personnes originaires d’Asie de l’Est et du Sud-Est en France (REACTAsie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10459,121 +10522,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyako Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngbin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Défenseur des droits. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairages - L'expérience du racisme et des discriminations des personnes originaires d'Asie de l'Est et du Sud-Est en France (REACTASIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10581,203 +10644,203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyako Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngbin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Défenseur des droits. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03036192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10787,100 +10850,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences migratoires au prisme des usages des soins psychiatriques. Le cas de l’immigration chinoise en région parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. ENS Paris - Ecole Normale Supérieure de Paris; EHESS - Paris, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ENS 10890898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01197489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10890,275 +10953,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Terrazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lévy</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02281802v1</w:t>
+                <w:t xml:space="preserve">medihal-02281744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Héran</w:t>
+                <w:t xml:space="preserve">Julien Debonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02281744v1</w:t>
+                <w:t xml:space="preserve">medihal-02281802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11226,51 +11289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="121C3E22"/>
+    <w:nsid w:val="20F5D020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11374,51 +11437,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BCCBF86D"/>
+    <w:nsid w:val="890FDC74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="EC514F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11527,50 +11738,53 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -11608,51 +11822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simeng.wang@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/SimengWang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrations-asiatiques-en-france.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-reactasie/resume-scientifique-du-projet-reactasie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-migrachicovid/resume-scientifique-du-projet-migrachicovid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-024-09756-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle D&#8217;halluin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233;-L&#233;ann Roquais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gandon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Santarromana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0652" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16343" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341488" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.pr1.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18674" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Edwards-Grossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2399" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20745" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fresnoza-Flot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0117196820981596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-020-09587-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyu Lui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilloots" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.086.0009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.16227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.087.0030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.121.0037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19664" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10337" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3693" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3626" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3625" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.157.0149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.008.0088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025328ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.023.0077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.056.0136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013026ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyue Yu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thuno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran Sautede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Tseng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/60964" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56165" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thun&#248;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Masdeu Torruella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592334v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier zu Biesen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruwei Hu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006489v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429275418" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322412v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1595" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322426v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01197489v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENS 10890898" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeng-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9708-8851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188327665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simeng.wang@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrations-asiatiques-en-france.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-reactasie/resume-scientifique-du-projet-reactasie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-migrachicovid/resume-scientifique-du-projet-migrachicovid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle D&#8217;halluin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tisserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-024-09756-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Santarromana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341493" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43952" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233;-L&#233;ann Roquais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gandon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.pr1.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Edwards-Grossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20745" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fresnoza-Flot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0117196820981596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilloots" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.086.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyu Lui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.16227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.087.0030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-020-09587-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.121.0037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10337" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19664" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3626" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0141" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3625" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.008.0088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.157.0149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025328ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.023.0077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.056.0136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013026ar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyue Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thuno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran Sautede" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Tseng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/60964" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56165" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506589v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Masdeu Torruella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thun&#248;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier zu Biesen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547967v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruwei Hu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429275418" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322407v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322412v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1595" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322422v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322426v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01197489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENS 10890898" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>