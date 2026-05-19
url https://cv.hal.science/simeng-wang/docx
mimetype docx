--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,11234 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11183 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simeng WANG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simeng-wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9708-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188327665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bk1OH30AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue, chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simeng.wang@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang est sociologue, chargée de recherche au CNRS et membre du Centre de recherche médecine, sciences, santé, santé mentale, société (CNRS-Inserm-EHESS-Université Paris Cité). Ses recherches s’inscrivent en études migratoires (de l'Asie de l'Est et du Sud-Est vers la France), sociologie de la santé et de la santé mentale, et études de la racialisation, du racisme et de discriminations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à la sociogenèse, l’expression et la gestion des souffrances psychiques de migrants chinois et de leurs descendants en région parisienne, ses travaux actuels se construisent autour de deux pôles, le premier au croisement des migrations asiatiques et de la santé dans un monde globalisé (voir par exemple Projet AsiAgiR) ; le second sur les expériences des discriminations et du racisme chez des personnes originaires de l'Asie de l'Est et du Sud-est en France (voir entre autres Projet ANR MigraChiCovid et Projet REACTAsie). Elle est l’auteure de plusieurs livres et articles scientifiques dédiés aux migrations est et sud-est asiatiques notamment chinoise en France et en Europe, à la santé et la santé mentale, et au racisme et aux discriminations raciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle coordonne le réseau de recherche pluridisciplinaire Migrations asiatiques en France (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.migrations-asiatiques-en-france.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui réunit des chercheurs travaillant sur les migrations en provenance de l'Asie de l'Est et du Sud-Est, à partir d'études et enquêtes menées en France. Elle est commissaire scientifique de l'Exposition &amp;quot;Immigrations est et sud-est asiatiques depuis 1860&amp;quot; qui a lieu au Musée National de l'Histoire de l'Immigration (MNHI) entre 10 octobre 2023 et 25 février 2024. Entre 2017 et 2021, elle était membre élue du Comité exécutif de l'Association Française de Sociologie. Depuis 2025, elle est membre du Comité national de la recherche scientifique (section 39 : Sociologie et sciences du droit).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets de recherche financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Responsable du projet AsiAgir : Asian Ageing Research (né du task 1.3 du projet INNOVCARE, coordonné par S. Lechevalier), financé par l'ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Porteur du Projet &amp;quot;Les méthodologies des sciences partagées&amp;quot; dédié aux personnes âgées d'origine chinoise en région parisienne, financé par le CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Porteur du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REACTAsie </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L'expérience des discriminations et du racisme des personnes d’origine asiatique (de l’Asie de l’Est et du Sud-est) en France » financé par le Défenseur des droits.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Porteur du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MigraChiCovid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> « Migrations chinoises de France face au Covid-19 : Émergence de nouvelles formes de solidarité en temps de crise » financé par l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 Porteur du Projet « Mobilités sociales et migrations internationales » (avec J. Bidet), financé par l'IC Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Porteur du Projet “Emergence(s)” « Chinois en France : identifications et identités en mutations » (avec H. Le Bail), financé par la Ville de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Porteur du Projet « Traduction du français vers le mandarin de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et souffrance psychique. Un objet pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux CNRS Editions » (avec I. Coutant), co-financé par le Tepsis, l’Iris et le Cermes3.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 Porteur du Projet « Sciences sociales et santé mentale, constitution d’un réseau de chercheurs franco-chinois » (avec I. Coutant), financé par la Maison des Sciences de l’Homme Paris Nord.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 Globhealth « From international to Global: Knowledge, Diseases, and the Postwar Government of Health », European Research Council, Centre de recherche médecine, sciences, santé, santé mentale, société (Cermes3), Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 SINAFRHOSP « Les hôpitaux chinois en Afrique subsaharienne : une nouvelle forme d’intervention sanitaire ? », Agence Nationale de la Recherche (JCJC), Centre Population et Développement (Ceped), Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Projet de livre collectif « Migrations, une chance pour notre système de santé ? Réhumaniser le soin. », Financement IC Migrations, Institut de Recherche Interdisciplinaire sur les enjeux Sociaux (IRIS), Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intersectionnelle de l’engagement politique de « femmes asiatiques » en France. Une typologie de la conscientisation des rapports de race et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectional Approach to the Political Engagement of “Asian Women” in France. A Typology of Trajectories Toward Race and Gender Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/16622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese migrant women and perinatal care: the emergence of yuesao labour in the informal economy of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10624-024-09756-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. MIGRATIONS ET SANTÉ : FAIRE FACE AU SOIN ENTRAVÉ. CONTRAINTES, EXPÉRIENCES, ADAPTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle D’halluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 243 (3), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyako Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Bin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations (d’)asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liêm-Khê Luguern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Taharount</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1343, pp.201-212. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.16116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Thanks for Getting Me in Touch with Local Politicians!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Santarromana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Overseas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.324-350. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17932548-12341493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariot, Pierre Mercklé et Anton Perdoncin (dir.), Personne ne bouge. Une enquête sur le confinement du printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte sur des immigrations asiatiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadé-Léann Roquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1343, pp.174-179. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.16053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de recherche Migrations de l’Asie de l’Est et du Sud-Est en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Astarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1343, pp.108-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.16343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang (Ya-Han) – Une minorité modèle ? Chinois de France et racisme anti-Asiatiques. – Paris, La Découverte, 2021. 246 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 72 (4), pp.652-653. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.724.0652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Migration to and within Europe: Continuity and Renewal in the Light of Demographic Factors and the Impact of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Overseas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chinese Migration to and within Europe: Continuity and Renewal, 19 (2), pp.199-219. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17932548-12341488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social ties of elderly during the Covid-19 pandemic: The case of Chinese immigrants in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Personnes âgées et Covid-19, 168, pp.143-160. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.pr1.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux au temps de la Covid-19 : les personnes âgées chinoises à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 44 / n° 168 (2), pp.143-160. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.pr1.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déni et (d)énonciation du racisme anti-asiatique au temps de la Pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Race, Racismes, Racialisations : Enjeux conceptuels et méthodologiques, perspectives critiques, 42, pp.129-146. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.42.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper au nom d’un pluralisme médical : à propos de pratiques de santé périnatale chez des femmes d’origine chinoise à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenir adulte » en contexte migratoire : le cas des étudiants diplômés chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalizing on Opportunities during the Covid-19 Pandemic: Business Transitions among Chinese Immigrant Entrepreneurs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiabing Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Overseas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.293-317. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/17932548-12341446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités ethno-raciales dans les cas de morbidité et de mortalité liées au Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/urmis.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « Race et biologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Edwards-Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/urmis.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Race and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Edwards-Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/urmis.2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-racial disparities in COVID-19 morbidity and mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/urmis.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la stigmatisation et de la solidarité : regards croisés sur la population d’origine chinoise en France au temps de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1-2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.18674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Stigma and Solidarity: Perspectives on the Chinese Population in France during the COVID-19 Pandemic [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1-2), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.20745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia-Europe intimate links: Family migrants, binational couples and mixed-parentage children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuncion Fresnoza-Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian and Pacific Migration Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0117196820981596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps souffrants, corps revendiquant. Trois figures de femmes chinoises - migrantes ou descendantes - en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors-série printemps 2021, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new Chinese working class in the globalized world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.341-343. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10624-020-09587-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life and Survival in Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhan, vivre et survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gilloots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.086.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">如何转危为机: 法国华商受新冠疫情催化实现商业模式转型的一项实证研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiabing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanyu Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Diasporic Chinese Studies (华人研究国际学报)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘I'm more afraid of racism than of the virus!’: racism awareness and resistance among Chinese migrants and their descendants in France during the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiabing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14616696.2020.1836384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gourcy Constance et Chachoua Kamel, &amp;lt;i&amp;gt;Mobilités et migrations en Méditerranée. Vers une anthropologie de l’absence ?&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'accueil hors des grandes villes, 36 (2-3), pp.358-360. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.16227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and non-European health workers in France during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA RN16 Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The challenges of Covid-19: global health and inequality (Special Issue 11), pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconfiguration des liens sociaux au temps du Covid-19 : À propos des vécus d’enfants en Chine et de ceux d’origine chinoise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.087.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles circulations de la médecine chinoise : après l’Afrique, l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°98 (2), pp.133. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.098.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « Chinois de France » manifestent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°121 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.121.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case of Double Socialisation in the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.8398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une double socialisation scientifique en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-4, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : La santé mentale en migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2-3), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La resocialisation politique de migrants internationaux et leurs prises de parole politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.155-176. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.017.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation par le bas. Les daigous à Paris, des agents commerciaux intermédiaires entre producteurs français et consommateurs chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (108), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gendered Transformation of Matrimonial and Family Norms in the Context of International Migration. The Case of Chinese “Spouses of French” Residing in the Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes Chinois dans différents espaces nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Participer dans le monde chinois : une jeunesse connectée, 17 (1), pp.5-33. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des personnes âgées d’origine chinoise à Belleville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1314, pp.103-112. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aidez-nous à comprendre vos Chinois ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105 (4), pp.141. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.105.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations chinoises, de génération en génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1314, pp.6-8. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours atypique d’une psychiatre française née en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1314, pp.21-25. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stratégie et moralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 114 (2), pp.205. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.114.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances psychiques et mobilité sociale ascendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1314, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “soucis matrimoniaux” dans le contexte transnational : Le cas des migrants et des migrantes chinois qualifiés à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 157 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.157.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail social dans la prise en charge du handicap en Chine continentale (1990-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.88. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhps.008.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfant abandonné en Chine, puis domestiqué en France ? Qu’est-ce que je suis pour eux ? ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.21-44. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025328ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">抑郁症患者互助行为研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 思想战线 Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Handicapé ? C'est insulter ma descendance et aussi mes ancêtres ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 23 (2), pp.77. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.023.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses sociologiques des pratiques de l'interprétariat-médiation en pédopsychiatrie : l'exemple des familles d'origine chinoise à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.136. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.056.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une vie qui est ailleurs. » Une sociologie des troubles mentaux à travers le parcours d’un adolescent d’origine chinoise à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.233-248. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1013026ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">用科学发展观统领和谐社会建设</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">学习与实践 Étude et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.112-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">李敖神州文化之旅案例分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongyue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">国际公关 Revue de relations publiques internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">阶级、种族与性别：从生命史角度分析法国亚裔女性面对种族主义和歧视的态度和行为</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">上海大学社会学系 “人生与田野”讲座</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sociology, Shanghai University, Dec 2025, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging as “Asian women”: the Interweaving of Race and Gender Politicization among Middle-and Upper-Class People of Asian Descent in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2025, Thessanoliki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Thuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tran Sautede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chin Tseng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, 2024, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004712140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7118-7988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic: Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-90-04-67860-6. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOIN, 197 p., 2022, La personne en médecine, Céline Lefève; Simon-Daniel Kipman; Bernard Pachoud, 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Migrants in Paris: The Narratives of Illusion and Suffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2021, Chinese Overseas, 978-90-04-46074-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神健康与心理苦痛：社会科学的研究对象</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Immigrants in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. , 5, pp.236, 2020, Chinese-Western Discourse, 978-3-11-061584-5. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110616385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et souffrance psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. pp.416, 2018, 978-2271089465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions et souffrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions rue d’Ulm, pp.220, 2017, Sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en charge de patients chinois en France : l’engagement de soignants issus de la diaspora en temps de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie en care / Asia in care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-157, 2025, 9782271145178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Thunø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-28, 2024, 978-90-04-51930-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004712140_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Asian Racism in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.463-493, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004712140_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial and Transnational Socialization among Descendants of Chinese Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Masdeu Torruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.526-552, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004712140_020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Step: Preventive Measures among People of Chinese Origin in France during the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.72-101, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Media Consumption by the Chinese People in France during the Covid-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations originaires de l'Asie de l'Est et du Sud-Est en France, de 1860 à nos jours : représentations, stéréotypes, traitements différenciés et luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalizing on Opportunities during the Covid-19 Pandemic: Business Transitions among Chinese Entrepreneurs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiabing Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.256-281, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir dans une famille de migrants asiatiques : (non-) transmissions intergénérationnelles et quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Ties of Elderly Migrants during Covid-19: the Chinese in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.177-195, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Community Response to the Covid-19 Pandemic: Collective Actions by Chinese Residents of a Multiethnic Neighborhood in the Northern Suburbs of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.151-174, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Grands déplacements et micro-distinctions : des mobilités sociales en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2023, Sociétés contemporaines, 1032004622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de l'Asie de l'Est et du Sud-Est en France, de 1860 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2-7118-7988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival during the Pandemic and Coping with Risk: an Ethnography of Vulnerable Chinese Migrants Receiving Food Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.223-255, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond National and Ethnic Boundaries: Transnational Solidarity during the Covid-19 Pandemic from the Case of the Chinese Diaspora in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.347-369, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Safety and Health: How the Pandemic Reshaped Food Behaviors among Chinese People in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiabing Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.132-150, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Between Two Worlds: the Chinese Diaspora in France during Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1-37, 2023, 978-90-04-67860-6. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouleversements géopolitiques, conquêtes, ouvertures, circulations, présences en France, de 1860 à 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Legrandjacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire de l’immigration / Réunion des Musées Nationaux-Grand Palais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860. Catalogue de l’exposition du Musée national de l’histoire de l’immigration, 10 octobre 2023-11 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Asiatiques en France : entre le mythe de la &amp;quot;minorité modèle&amp;quot; et la lutte en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyako Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandon, Émilie; Wang, Simeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion des musées nationaux - Grand Palais : Etablissement public de la Porte dorée - Musée national de l'histoire de l'immigration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7118-7988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for Compatriots during the Covid-19 Pandemic: Professional Practices by Health-Care Workers of Chinese Origin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.324-346, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption in Study Abroad during the Pandemic: Chinese Students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.196-222, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.370-372, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Asian Racism during the Covid-19 Pandemic: Experiences, Narratives, and Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.285-323, 2023, 9789004678606. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Anxiety among the Chinese Population in France during the Covid-19 Pandemic: a Study Examining Societal and Individual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Madrisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese in France amid the Covid-19 Pandemic. Daily Lives, Racial Struggles and Transnational Citizenship of Migrants and Descendants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.102-131, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004678606_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Immigration in France : Between Continuity and Renewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOTO-QUIROS, Ronald; ACON CHAN, Lai Sai; David Ignacio IBARRA ARANA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los chinos en ultramar : movilidades, tradiciones y memorias / Overseas Chinese : Mobilities, Traditions, and Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 357-384, 2023, 978-9930-608-28-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un nouveau marché autour de la santé périnatale à destination des femmes d'origine chinoise à Paris. Réseaux de yuesao (matrones) développés aux frontières entre médecine chinoise et médecine clinique occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Migrations. Une chance pour le système de santé ? (Ré)humaniser le soin. Paris, Éditions Doin, p. 39-46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Chapter 1 &amp;quot;Pluralité des savoirs, des pratiques et des recours thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré)humaniser le soin. Paris, Éditions Doin, p. 17-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeChat, ethnic grouping and class belonging. The formation of citizen identity among Chinese living in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wanning Sun; Haiqing Yu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WeChat and the Chinese Diaspora. Digital Transnationalism in the Era of China's Rise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.212-233, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lainé Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provincializing the WHO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fiorilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meier zu Biesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health for All: Knowledge, Politics, Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rutgers University Press, chap. 7, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国与 OECD 七国比较：多因素差 异制约团结抗疫</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruwei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yi Cai; Tongwu Xu; Jie Zhu; Yang Xue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">全球健康视角下的公共卫生安全治理 [Public Health Security Governance A View of Global Health]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 社会科学文献出版社, Social Science Academic Press (China), 2021, 978-7-5201-9478-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly skilled Chinese immigrants in France: Career choices, marriage behavior and political participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang; Yue Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Immigrants in Europe: Image, Identity and Social Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.75-100, 2020, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110616385-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simeng Wang; Yue Liu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Immigrants in Europe: Image, Identity and Social Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.1-12, 2020, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110616385-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants qualifiés : la 4e vague d’immigration chinoise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Qirong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">国际移民与海外华人研究 (2017-2018) Migrations internationales et études des Chinois d’outre-mer (2017-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.110-131, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing regulation and professional legitimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Coderey; Laurent Pordié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation and Governance of Asian Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.139-156, 2019, Routledge contemporary Asia series, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429275418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités de Français d’origine chinoise en Chine : une enquête qualitative (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.95-119, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les souffrances des migrants : à partir du cas des Chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et souffrance psychique : un objet pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.325-344, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage Chuang (Ya-Han) – Une minorité modèle ? Chinois de France et racisme anti-Asiatiques. – Paris, La Découverte, 2021. 246 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.652-653. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.724.0652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage La Chine et ses migrants. La conquête d’une citoyenneté, C. Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.272-274. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de la Chine contemporaine : une perspective de genre&amp;quot; Compte rendu d'ouvrage Chinoises au XXIe siècle. Ruptures et continuités. Marylène Lieber et Tania Angeloff (dir.) 2012. La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiguïté de la psychanalyse et l'autorité des psychanalystes. Compte rendu d'ouvrage L'autorité des psychanalystes. Samuel Lézé. 2010. PUF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du racisme et des discriminations des personnes originaires d’Asie de l’Est et du Sud-Est en France (REACTAsie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyako Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngbin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des droits. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairages - L'expérience du racisme et des discriminations des personnes originaires d'Asie de l'Est et du Sud-Est en France (REACTASIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyako Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngbin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des droits. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences migratoires au prisme des usages des soins psychiatriques. Le cas de l’immigration chinoise en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. ENS Paris - Ecole Normale Supérieure de Paris; EHESS - Paris, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ENS 10890898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01197489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11289,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20F5D020"/>
+    <w:nsid w:val="BB713709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11437,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="890FDC74"/>
+    <w:nsid w:val="FD85A3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11585,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EC514F94"/>
+    <w:nsid w:val="4DEA203D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11822,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeng-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9708-8851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188327665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simeng.wang@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrations-asiatiques-en-france.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-reactasie/resume-scientifique-du-projet-reactasie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-migrachicovid/resume-scientifique-du-projet-migrachicovid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle D&#8217;halluin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tisserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-024-09756-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Santarromana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341493" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43952" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233;-L&#233;ann Roquais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gandon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.pr1.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Edwards-Grossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20745" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fresnoza-Flot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0117196820981596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilloots" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.086.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyu Lui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.16227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.087.0030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-020-09587-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.121.0037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10337" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19664" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3626" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0141" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3625" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.008.0088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.157.0149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025328ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.023.0077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.056.0136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013026ar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyue Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thuno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran Sautede" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Tseng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/60964" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56165" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506589v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Masdeu Torruella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thun&#248;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier zu Biesen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547967v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruwei Hu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429275418" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322407v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322412v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1595" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322422v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322426v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01197489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENS 10890898" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeng-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9708-8851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188327665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bk1OH30AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simeng.wang@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrations-asiatiques-en-france.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-reactasie/resume-scientifique-du-projet-reactasie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrations-asiatiques-en-france.cnrs.fr/projet-migrachicovid/resume-scientifique-du-projet-migrachicovid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-024-09756-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle D&#8217;halluin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tisserand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taharount" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Santarromana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233;-L&#233;ann Roquais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16343" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0652" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341488" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Lui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.pr1.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Luu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.08" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiabing Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2399" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Edwards-Grossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2283" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/urmis.2409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fresnoza-Flot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0117196820981596" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-020-09587-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilloots" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.086.0009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanyu Lui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1836384" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.16227" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.087.0030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.121.0037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.8398" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0155" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006438v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10337" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.017.0007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.105.0141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3626" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.114.0203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.157.0149" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.008.0088" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025328ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.023.0077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.056.0136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013026ar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Zhou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyue Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05529072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05522666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thuno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran Sautede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Tseng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gandon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/60964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221650v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56165" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462037v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Thun&#248;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Masdeu Torruella" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313030v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aberdam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Legrandjacques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313037v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/les-catalogues-d-exposition/immigrations-est-et-sud-est-asiatiques-depuis-1860-catalogue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312989v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678606_005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592334v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gradmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fiorilli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meier zu Biesen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruwei Hu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999543v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110616385-001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429275418" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322412v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1595" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322426v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01197489v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENS 10890898" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>