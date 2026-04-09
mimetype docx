--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -238,51 +238,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pareige</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
@@ -453,7893 +453,7893 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Nucleation in Solids: A Self-Consistent Phase Field Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.117101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.117101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation between simulated and measured microstructures of metastable FeCr alloys: A phase field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gokelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gokelaere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 260, pp.119303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-Induced Patterning at the Nanometric Scale: A Phase Field Approach</w:t>
+                <w:t xml:space="preserve">Late stage coarsening kinetics induced by a phase-dependent mobility: A phase field study of FeCr in the spinodal regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Luneville</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15092991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (16), pp.165110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0084957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078538v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late stage coarsening kinetics induced by a phase-dependent mobility: A phase field study of FeCr in the spinodal regime</w:t>
+                <w:t xml:space="preserve">Radiation-Induced Patterning at the Nanometric Scale: A Phase Field Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Luneville</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0084957⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15092991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102195v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray diffraction study of oxygen deficient Y$_2$Ti$_2$O$_{7-\delta}$ pyrochlore powders synthesized by high-energy ball milling (HEBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Josserand</w:t>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+                <w:t xml:space="preserve">Joel Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Ribis</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gloriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 315, pp.123446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03773105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-classical critical precipitates in a nucleation and growth regime: Reconciliation of simulation and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (18), pp.184102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0122126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight Into Disorder, Stress and Strain of Radiation Damaged Pyrochlores: A Possible Mechanism for the Appearance of Defect Fluorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Finkeldei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Finkeldei</w:t>
+                <w:t xml:space="preserve">Shirley Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Chang</w:t>
+                <w:t xml:space="preserve">Mihail Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Ionescu</w:t>
+                <w:t xml:space="preserve">Daniel Oldfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (9), pp.2991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2021.706736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Breaking Resulting from Long-Range Interactions in Out of Equilibrium Systems: Elastic Properties of Irradiated AgCu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Simeone</w:t>
+                <w:t xml:space="preserve">P Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.125.246103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting non-equilibrium patterns beyond thermodynamic concepts: application to radiation induced microstructures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124, pp.085701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.085701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03719957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced micro-structures as ground states of a Swift-Hohenberg energy functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G J Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G J Thorogood</w:t>
+                <w:t xml:space="preserve">G L Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G L Murphy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5072798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Separation in Fluorite-Related U 1– y Ce y O 2– x : A Re-Examination by X-ray and Neutron Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Miard</w:t>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (17), pp.11599-11605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-induced damage simulations: Beyond defect production cross-section, displacement per atom and iron-based metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ch Sublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Ch Sublet</w:t>
+                <w:t xml:space="preserve">I P Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I P Bondarenko</w:t>
+                <w:t xml:space="preserve">G Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bonny</w:t>
+                <w:t xml:space="preserve">J L Conlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12758-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modelling of irradiated materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 433, pp.10-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nuclear transmutations on the primary damage production: The example of Ni based steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christphe Sublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 505, pp.262 - 266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum approaches for modeling radiation-induced self-organization in materials: From the rate theory to the phase field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.440 - 454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2018.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary radiation damage: A review of current understanding and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Nordlund</w:t>
+                <w:t xml:space="preserve">Steven J Zinkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven J Zinkle</w:t>
+                <w:t xml:space="preserve">Andrea E Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea E Sand</w:t>
+                <w:t xml:space="preserve">Fredric Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S Averback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 512, pp.450-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.3727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect model for UO$_{2+x}$ based on electrical conductivity and deviation from stoichiometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Pizzi</w:t>
+                <w:t xml:space="preserve">Boris Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Dorado</w:t>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 494, pp.461 - 472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure evolution of mesoporous silica under heavy ion irradiations of intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Lou</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, pp.146-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcascade formation and defect cluster size scaling in high-energy collision events in metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Backer</w:t>
+                <w:t xml:space="preserve">A.E. Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Sand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.26001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/26001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/26001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of high energy cascade in ordered alloys: Defect production and subcascade division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Brutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 474, pp.134-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning in systems driven by nonlocal external forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Mallick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V Pontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.052126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in the Local Environment of Uranium Atoms in the Three Phases of U4O9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desgranges</w:t>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.7485-7491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of displacement cascades into subcascades: A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Antoshchenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Antoshchenkova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">R. E. Stoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 458, pp.168-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02387004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Surblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (1), pp.2645-2652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/06801.2645ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of radiation damage in ceramics: Old challenge new issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trocellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (9), pp.1495-1515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2015.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02385839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence x-ray diffraction for the study of polycrystalline layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 530, pp.9-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.07.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.07.068⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gosset</w:t>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1514, pp.49-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1), pp.93-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1514, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupted coarsening in complex Cahn-Hilliard dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.032116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.032116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Properties, Stability, and Performances of Hierarchical Mesoporous Materials with Nanoscale Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Muller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (14), pp.7658-7663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp211872z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapidly synthesis of nanocrystalline MgIn2O4 spinel using combustion and solid state chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Surble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.42-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between order parameter and compositional fluctuations in the irradiation induced monoclinic to tetragonal phase transition in pure zirconia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Baldinozzi</w:t>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 792, pp.R2.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-792-R2.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rietveld refinements performed on mesoporous ceria layers at grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Zalczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (6), pp.1205-1210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889811042294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0021889811042294⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. E. Fischer</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Symposium SS – Properties and Processes at the Nanoscale Nanomechanics of Material Behavior, 1424, pp.15-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639190v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bérar</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.6146-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648338v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation and experimental study of oxygen diffusion in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Carlot</w:t>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.035126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.035126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Diffusion and Electrical Conductivity Measurements in Uranium Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 297-301, pp.966-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levy flight of atoms in collision cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Both</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.56002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/83/56002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05467177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the energy deposition modes on the structural stability of pure zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 266 (12-13), pp.3023-3026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.157⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00306450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool to compare neutron and ion irradiation in materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Luneville</w:t>
+                <w:t xml:space="preserve">Damages in ceramics for nuclear waste transmutation by irradiation with swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thiriet-Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Gosset</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.71-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.084⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 242 (1-2), pp.557-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102749v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damages in ceramics for nuclear waste transmutation by irradiation with swift heavy ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Thiriet-Dodane</w:t>
+                <w:t xml:space="preserve">A new tool to compare neutron and ion irradiation in materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 242 (1-2), pp.557-561. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.71-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.148⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367535v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of radiation damage induced by neutrons in compound materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 353, pp.89 - 100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition of pure zirconia under irradiation: A textbook example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 250 (1-2), pp.95-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.092⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.No. 132107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of radiation damage induced by neutrons in compound materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 353 (1-2), pp.89-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolutions of spinels under ions irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gosset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beauvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (12), pp.2677-2681. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radiation defects on the structural stability of pure zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (13), pp.134116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVB.70.134116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclinic to tetragonal semireconstructive phase transition of zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gosset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (6), pp.064111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.064111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3He thermal diffusion coefficient measurement in crystalline ceramics by μnra depth profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Trocellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">Jean Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 210, pp.507-512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)01087-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)01087-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Diffraction Study of the Size-Induced Tetragonal to Monoclinic Phase Transition in Zirconia Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (21), pp.216103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.216103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and phase component of ZrO2 thin films studied by Raman spectroscopy and X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Duc Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Duc Huy</w:t>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">Ph. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Daniel</w:t>
+                <w:t xml:space="preserve">A. Jouanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen The Khoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104 (3), pp.163-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00190-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00190-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nuclear reaction geometry for 3He depth profiling in nuclear ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Trocellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">Jean Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 206, pp.1077-1082. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)00914-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)00914-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the monoclinic–tetragonal phase transition of zirconia under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 300 (1), pp.27-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00701-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00701-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order–disorder phase transition induced by swift ions in MgAl2O4 and ZnAl2O4 spinels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dodane-Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Dodane-Thiriet</w:t>
+                <w:t xml:space="preserve">D Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gosset</w:t>
+                <w:t xml:space="preserve">P Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Beauvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 300 (2-3), pp.151-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00749-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00749-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microprobe analysis of 7Li profile induced in HfB2 by a neutron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deschanels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">J.P. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 297 (3), pp.244-250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00644-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00644-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of boron carbide evolution under neutron irradiation by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mallet</w:t>
+                <w:t xml:space="preserve">P. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 277 (1), pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(99)00149-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(99)00149-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of B4C microstructure evolution under neutron irradiation by X-ray diffraction profiles analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 264 (3), pp.295-308. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(98)00485-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(98)00485-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of recoil atoms to irradiation damage in absorber materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hablot</w:t>
+                <w:t xml:space="preserve">V. Micalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Micalet</w:t>
+                <w:t xml:space="preserve">P. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Serruys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 246 (2-3), pp.206-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(97)00092-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(97)00092-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of lithium migration out of an irradiated boroncarbide material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 245 (1), pp.27-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(96)00748-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(96)00748-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8349,51 +8349,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ageing of materials on primary damage induced by different neutron spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8402,51 +8402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8456,133 +8456,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Collision Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.595-619, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.11649-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8592,3998 +8592,3998 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Nano-crystalline Thin Layers by Glancing Incidence X-ray Diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Pontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2019. Symposium: Characterization of Minerals, Metals, and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Antonio (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of aliovalent substitutions in UO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Casillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting 2017 : Advanced Nuclear Materials - Design, Development and Deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude structurale de matériaux sous forme de couches minces par diffraction des rayons X en incidence rasante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie (AFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Cristallographie, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of hy- perstoichiometric uranium oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Glancing incidence X-ray techniques for film analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry E. Fischer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abhishek Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting, symposium T: Materials for current and future nuclear applications: processing, characterization, performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2016 : Multiscale behavior of materials in extreme environments,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pnoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481568v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic study of hetero-phase, semi-coherent interfaces between immiscible metals : The cases of AgCu and CuW.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Pontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2016 : Multiscale behavior of materials in extreme environments,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glancing incidence X-ray techniques for film analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Structural characteristics of hy- perstoichiometric uranium oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecoeur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2016 : Multiscale behavior of materials in extreme environments,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pnoenix, United States</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting, symposium T: Materials for current and future nuclear applications: processing, characterization, performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929497v1</w:t>
+                <w:t xml:space="preserve">hal-01481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction mechanisms in talc under ionizing radiation: evidence of high stability of H atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allard</w:t>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroClay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Surblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Conference on Electrochemical Energy Conversion &amp; Storage with SOFC–XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS - The Electrochemical Society, Jul 2015, Glasgow, United Kingdom. pp.405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of the UO(2+x) crystalline structure with high-resolution neutron diffraction experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuFuel &amp; MMSNF 2015. First Workshop on Research into Nuclear Fuel in Europe and Materials Modeling and Simulation for Nuclear Fuels Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing hydrogen profile in La2Zr2O7 pyrochlore structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mazérolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2014: Local probing techniques and in-situ measurements of energy storage and conversion materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glancing incidence X-ray diffraction as an efficient tool to probe the structure and the microstructure of polycrystalline thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2014: Crystallography in materials science: novel methods for novel materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction Techniques as Efficient Tools to Probe the Structure and the Microstructure of Irradiated Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium DD/WW – Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Features in Uranium Oxides with Fluorite-Related Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium DD/WW – Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glancing incidence diffraction as a non-destructive tool to improve functional and structural systems for future nuclear applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials, processing, and characterization techniques for future nuclear technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features in uranium oxides with fluorite-related structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of cr/si layers induced by ion beam mixing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, France. pp.61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States. pp.49-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features in Fluorite Compounds Relevant for Nuclear Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Nanostructuration of Cr/Si Layers Induced by Ion Beam Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium A – Material Challenges in Current and Future Nuclear Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648304v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of Cr/Si Layers Induced by Ion Beam Mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Structural Features in Fluorite Compounds Relevant for Nuclear Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium A – Material Challenges in Current and Future Nuclear Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.mrsf11-1383-a02-08, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761651v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarons as Intriguing Building Blocks of the Enhanced Radiation Resistance in UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions structurales et microstructurales dans les matériaux du nucléaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gorse-Pomonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MATINEX Bilan 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Effects in Ceramics: Ceramics dislike strain, so they react to adapt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Effects and Materials Development Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Menai, NSW, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and Behaviour of Point Defects in UO2 Based on an Experimental and Theoretical Study of Electrical and Atomic Transport Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabetta Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ X-Ray diffraction for ionic-covalent material study under swift heavy ion irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing incidence diffraction for the study of polycrystalline layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2011 &amp; Bilateral Energy Conference Symposium : L Basic research on ionic - covalent materials for nuclear applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.L 27</w:t>
+              <w:t xml:space="preserve">Size and Strain VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Presqu'île de Giens, France. pp.S1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648393v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement cascade decomposition within the Binary Collision Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Q/R/T – Advanced Materials for Applications in Extreme Environments </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.167-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2011.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence diffraction for the study of polycrystalline layers.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ X-Ray diffraction for ionic-covalent material study under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lebius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Size and Strain VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Presqu'île de Giens, France. pp.S1.6</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2011 &amp; Bilateral Energy Conference Symposium : L Basic research on ionic - covalent materials for nuclear applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.L 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648358v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Structural Changes in Irradiated SiC Using X-ray Diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Q: Structural Materials and Fuels for Future Fusion and Fission Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par diffraction/diffusion de rayons X du SiC irradié par des ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées bilan du GNR MATINEX 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ion Beam Mixing by x ray reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium R: Radiation Damage to Ceramic and Insulating Materials for Nuclear Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.179-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2011.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Describe phase Transition in Insulators within the Landau PT theory Framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazérolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium V – Materials Research Needs to Advance Nuclear Energy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, United States. pp.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1215-V02-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of nanocrystalline silicon carbide under low energy heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auregane Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, United States. pp.V16-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1215-V16-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Simulate the Microstructure Induced by a Nuclear Reactor with an Ion Beam Facility : DART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Serruys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium V – Materials Research Needs to Advance Nuclear Energy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, United States. pp.103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1215-V13-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Conductivity in Nanocrystalline Gd Doped Ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Petot-Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium O – Structure/Property Relationships in Fluorite-Derivative Compounds </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Boston, United States. pp.1122-O06-02, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1122-O06-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12593,533 +12593,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the correlation between fuel engineering properties and point defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2016: The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction mechanisms in talc under ionizing radiation: evidence of a high stability of H. atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th TIHANY Symposium on Radiation Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterizations of proton conduction in La1.95Sr0.05Zr2O7-d electrolyte for protonic ceramic fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Congress - 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterizations of proton conduction in [La]1.95[Sr]0.05[Zr]2[O]7-d electrolyte for protonic ceramic fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13129,161 +13129,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for producing carbon coated nanoparticles of a transition metal oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bogicevic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2009/004187. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13351,51 +13351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FE834C9"/>
+    <w:nsid w:val="80D9377A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13582,51 +13582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeoned" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3689-6414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tissot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/adcbbf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.117101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15092991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084957" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Josserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ribis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Giroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123446" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lun&#233;ville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0122126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Finkeldei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Ionescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oldfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Davis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.706736" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Simeone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.246103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.085701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Thorogood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Murphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forestier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5072798" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Sublet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P Bondarenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Conlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12758-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.06.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christphe Sublet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.06.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Zinkle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea E Sand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Granberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Averback" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pizzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/26001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/844CE39C44AA00F9D60D1A75C7F24D53ECBBD79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mallick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pontikis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.77" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05467177v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/56002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.084" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0WV3X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dalmasso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thiriet-Dodane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.148" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7SR70V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC8SRT3G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBZ41BKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Costantini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)01087-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-475285XJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367528v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00914-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW96P4J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dodane-Thiriet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gosset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beauvy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00749-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NLCRBCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00644-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0TJGPNS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(98)00485-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF469K7D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hablot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micalet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(97)00092-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXNTR2QF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(96)00748-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05524VM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11649-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415435v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929465v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Casillas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342443v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481568v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Bose" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356688v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084306v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913682v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913647v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.196" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913640v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648304v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.179" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761654v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678250v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse-Pomonti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetta Pizzi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.340" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecaer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639148v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.395" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544993v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V02-01" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534255v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auregane Audren" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V16-45" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V13-03" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439264v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1122-O06-02" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480716v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339127v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230581v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356678v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeoned" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3689-6414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tissot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/adcbbf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.117101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15092991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ribis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lun&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0122126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Finkeldei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Ionescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oldfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Davis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.706736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Simeone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.246103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.085701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Thorogood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Murphy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forestier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5072798" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Sublet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P Bondarenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Conlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12758-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.06.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christphe Sublet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.06.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Zinkle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea E Sand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Granberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Averback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pizzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/26001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/844CE39C44AA00F9D60D1A75C7F24D53ECBBD79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mallick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pontikis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.77" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032116" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05467177v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/56002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dalmasso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thiriet-Dodane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.148" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7SR70V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.084" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0WV3X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC8SRT3G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.122" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBZ41BKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Costantini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)01087-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-475285XJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00914-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW96P4J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dodane-Thiriet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gosset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Daniel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beauvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00749-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NLCRBCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00644-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0TJGPNS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(98)00485-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF469K7D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hablot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micalet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(97)00092-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXNTR2QF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(96)00748-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05524VM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11649-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Casillas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342443v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Bose" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481568v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084306v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.196" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648304v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.179" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761654v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse-Pomonti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678229v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761368v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetta Pizzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648358v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecaer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.340" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643788v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.395" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V02-01" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auregane Audren" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V16-45" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545002v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V13-03" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1122-O06-02" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339127v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230581v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356678v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>