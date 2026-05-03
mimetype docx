--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1616,875 +1616,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03719957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced micro-structures as ground states of a Swift-Hohenberg energy functional</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron-induced damage simulations: Beyond defect production cross-section, displacement per atom and iron-based metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G J Thorogood</w:t>
+                <w:t xml:space="preserve">J.-Ch Sublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G L Murphy</w:t>
+                <w:t xml:space="preserve">I P Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Garcia</w:t>
+                <w:t xml:space="preserve">G Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Conlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5072798⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12758-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101539v1</w:t>
+                <w:t xml:space="preserve">hal-04101538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation in Fluorite-Related U 1– y Ce y O 2– x : A Re-Examination by X-ray and Neutron Diffraction</w:t>
+                <w:t xml:space="preserve">Radiation-induced micro-structures as ground states of a Swift-Hohenberg energy functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Porcher</w:t>
+                <w:t xml:space="preserve">G J Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5072798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415377v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-induced damage simulations: Beyond defect production cross-section, displacement per atom and iron-based metrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I P Bondarenko</w:t>
+                <w:t xml:space="preserve">Phase Separation in Fluorite-Related U 1– y Ce y O 2– x : A Re-Examination by X-ray and Neutron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bonny</w:t>
+                <w:t xml:space="preserve">Audrey Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Conlin</w:t>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M R Gilbert</w:t>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11599-11605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12758-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101538v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of irradiated materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary radiation damage: A review of current understanding and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lunéville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Zinkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea E Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredric Granberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S Averback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.06.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 512, pp.450-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339409v1</w:t>
+                <w:t xml:space="preserve">hal-04101541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nuclear transmutations on the primary damage production: The example of Ni based steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Phase field modelling of irradiated materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 433, pp.10-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820244v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum approaches for modeling radiation-induced self-organization in materials: From the rate theory to the phase field approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nuclear transmutations on the primary damage production: The example of Ni based steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christphe Sublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2018.9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 505, pp.262 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798490v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary radiation damage: A review of current understanding and models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fredric Granberg</w:t>
+                <w:t xml:space="preserve">Continuum approaches for modeling radiation-induced self-organization in materials: From the rate theory to the phase field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S Averback</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 512, pp.450-479. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.440 - 454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2018.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101541v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
               </w:r>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.3727. </w:t>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Brutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 474, pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3376,464 +3376,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of displacement cascades into subcascades: A molecular dynamics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of radiation damage in ceramics: Old challenge new issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Antoshchenkova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. E. Stoller</w:t>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hayoun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 458, pp.168-175. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (9), pp.1495-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2015.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02387004v1</w:t>
+                <w:t xml:space="preserve">cea-02385839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Fragmentation of displacement cascades into subcascades: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Antoshchenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Surblé</w:t>
+                <w:t xml:space="preserve">R. E. Stoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06801.2645ecst⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230619v1</w:t>
+                <w:t xml:space="preserve">cea-02387004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of radiation damage in ceramics: Old challenge new issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+                <w:t xml:space="preserve">Hicham Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trocellier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Surblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (9), pp.1495-1515. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), pp.2645-2652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2015.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/06801.2645ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02385839v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence x-ray diffraction for the study of polycrystalline layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,333 +3912,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
+                <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102732v1</w:t>
+                <w:t xml:space="preserve">hal-00913714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
+                <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1514, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00913714v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1514, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4276,51 +4276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupted coarsening in complex Cahn-Hilliard dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4367,51 +4367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Properties, Stability, and Performances of Hierarchical Mesoporous Materials with Nanoscale Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rietveld refinements performed on mesoporous ceria layers at grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4900,261 +4900,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bérar</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.6146-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648338v1</w:t>
+                <w:t xml:space="preserve">hal-00639190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. E. Fischer</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50, pp.6146-6151. </w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Symposium SS – Properties and Processes at the Nanoscale Nanomechanics of Material Behavior, 1424, pp.15-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639190v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation and experimental study of oxygen diffusion in uranium dioxide</w:t>
               </w:r>
@@ -5652,185 +5652,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00306450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damages in ceramics for nuclear waste transmutation by irradiation with swift heavy ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of radiation damage induced by neutrons in compound materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Beauvy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 353 (1-2), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367535v1</w:t>
+                <w:t xml:space="preserve">hal-04102744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool to compare neutron and ion irradiation in materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5849,583 +5823,609 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 250 (1-2), pp.71-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of radiation damage induced by neutrons in compound materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lunéville</w:t>
+                <w:t xml:space="preserve">Damages in ceramics for nuclear waste transmutation by irradiation with swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thiriet-Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Jouanne</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 353, pp.89 - 100. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 242 (1-2), pp.557-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101544v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of pure zirconia under irradiation: A textbook example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of radiation damage induced by neutrons in compound materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Le Caer</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 353, pp.89 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115271v1</w:t>
+                <w:t xml:space="preserve">hal-04101544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Phase transition of pure zirconia under irradiation: A textbook example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of radiation damage induced by neutrons in compound materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lunéville</w:t>
+                <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.No. 132107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04102744v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolutions of spinels under ions irradiations</w:t>
               </w:r>
@@ -6677,716 +6677,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclinic to tetragonal semireconstructive phase transition of zirconia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of nuclear reaction geometry for 3He depth profiling in nuclear ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Bulou</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.064111⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206, pp.1077-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)00914-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367526v1</w:t>
+                <w:t xml:space="preserve">hal-05367528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3He thermal diffusion coefficient measurement in crystalline ceramics by μnra depth profiling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monoclinic to tetragonal semireconstructive phase transition of zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)01087-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (6), pp.064111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.064111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05367529v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Diffraction Study of the Size-Induced Tetragonal to Monoclinic Phase Transition in Zirconia Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">3He thermal diffusion coefficient measurement in crystalline ceramics by μnra depth profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90 (21), pp.216103. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 210, pp.507-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.216103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)01087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367527v1</w:t>
+                <w:t xml:space="preserve">hal-05367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and phase component of ZrO2 thin films studied by Raman spectroscopy and X-ray diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron Diffraction Study of the Size-Induced Tetragonal to Monoclinic Phase Transition in Zirconia Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00190-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (21), pp.216103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.216103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05367530v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of nuclear reaction geometry for 3He depth profiling in nuclear ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+                <w:t xml:space="preserve">Structure and phase component of ZrO2 thin films studied by Raman spectroscopy and X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Duc Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen The Khoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 206, pp.1077-1082. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 104 (3), pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)00914-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367528v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the monoclinic–tetragonal phase transition of zirconia under irradiation</w:t>
               </w:r>
@@ -8606,51 +8606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Nano-crystalline Thin Layers by Glancing Incidence X-ray Diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Pontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,90 +8701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of aliovalent substitutions in UO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A. Casillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude structurale de matériaux sous forme de couches minces par diffraction des rayons X en incidence rasante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8921,51 +8921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glancing incidence X-ray techniques for film analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,51 +9059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic study of hetero-phase, semi-coherent interfaces between immiscible metals : The cases of AgCu and CuW.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Pontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9171,64 +9171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characteristics of hy- perstoichiometric uranium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,985 +9273,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms in talc under ionizing radiation: evidence of high stability of H atoms</w:t>
+                <w:t xml:space="preserve">The study of the UO(2+x) crystalline structure with high-resolution neutron diffraction experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime A Lainé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.L Robert</w:t>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroClay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edimburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">NuFuel &amp; MMSNF 2015. First Workshop on Research into Nuclear Fuel in Europe and Materials Modeling and Simulation for Nuclear Fuels Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356688v1</w:t>
+                <w:t xml:space="preserve">hal-01230649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Reaction mechanisms in talc under ionizing radiation: evidence of high stability of H atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Conference on Electrochemical Energy Conversion &amp; Storage with SOFC–XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS - The Electrochemical Society, Jul 2015, Glasgow, United Kingdom. pp.405</w:t>
+              <w:t xml:space="preserve">EuroClay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230631v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of the UO(2+x) crystalline structure with high-resolution neutron diffraction experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garcia</w:t>
+                <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hicham Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel &amp; MMSNF 2015. First Workshop on Research into Nuclear Fuel in Europe and Materials Modeling and Simulation for Nuclear Fuels Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">ECS Conference on Electrochemical Energy Conversion &amp; Storage with SOFC–XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS - The Electrochemical Society, Jul 2015, Glasgow, United Kingdom. pp.405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230649v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing hydrogen profile in La2Zr2O7 pyrochlore structure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">Glancing incidence diffraction as a non-destructive tool to improve functional and structural systems for future nuclear applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mazérolles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2014: Local probing techniques and in-situ measurements of energy storage and conversion materials</w:t>
+              <w:t xml:space="preserve">Materials, processing, and characterization techniques for future nuclear technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084026v1</w:t>
+                <w:t xml:space="preserve">hal-01084019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glancing incidence X-ray diffraction as an efficient tool to probe the structure and the microstructure of polycrystalline thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing hydrogen profile in La2Zr2O7 pyrochlore structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mazérolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2014: Crystallography in materials science: novel methods for novel materials</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2014: Local probing techniques and in-situ measurements of energy storage and conversion materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084302v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Techniques as Efficient Tools to Probe the Structure and the Microstructure of Irradiated Materials</w:t>
+                <w:t xml:space="preserve">Glancing incidence X-ray diffraction as an efficient tool to probe the structure and the microstructure of polycrystalline thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium DD/WW – Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2014: Crystallography in materials science: novel methods for novel materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084306v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features in Uranium Oxides with Fluorite-Related Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Diffraction Techniques as Efficient Tools to Probe the Structure and the Microstructure of Irradiated Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium DD/WW – Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084304v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glancing incidence diffraction as a non-destructive tool to improve functional and structural systems for future nuclear applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Structural Features in Uranium Oxides with Fluorite-Related Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials, processing, and characterization techniques for future nuclear technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Symposium DD/WW – Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084019v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features in uranium oxides with fluorite-related structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,51 +10319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of cr/si layers induced by ion beam mixing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,1675 +10466,1675 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States. pp.49-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of Cr/Si Layers Induced by Ion Beam Mixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Serruys</w:t>
+                <w:t xml:space="preserve">Nature and Behaviour of Point Defects in UO2 Based on an Experimental and Theoretical Study of Electrical and Atomic Transport Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabetta Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761651v1</w:t>
+                <w:t xml:space="preserve">hal-00761368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features in Fluorite Compounds Relevant for Nuclear Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Nanostructuration of Cr/Si Layers Induced by Ion Beam Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium A – Material Challenges in Current and Future Nuclear Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00648304v1</w:t>
+                <w:t xml:space="preserve">hal-00761651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarons as Intriguing Building Blocks of the Enhanced Radiation Resistance in UO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Structural Features in Fluorite Compounds Relevant for Nuclear Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Petot</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium A – Material Challenges in Current and Future Nuclear Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.mrsf11-1383-a02-08, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761654v1</w:t>
+                <w:t xml:space="preserve">hal-00648304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions structurales et microstructurales dans les matériaux du nucléaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Polarons as Intriguing Building Blocks of the Enhanced Radiation Resistance in UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gorse-Pomonti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Petot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MATINEX Bilan 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678250v1</w:t>
+                <w:t xml:space="preserve">hal-00761654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Effects in Ceramics: Ceramics dislike strain, so they react to adapt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Evolutions structurales et microstructurales dans les matériaux du nucléaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gorse-Pomonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Materials Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Menai, NSW, Australia</w:t>
+              <w:t xml:space="preserve">Journées MATINEX Bilan 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678229v1</w:t>
+                <w:t xml:space="preserve">hal-00678250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Behaviour of Point Defects in UO2 Based on an Experimental and Theoretical Study of Electrical and Atomic Transport Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabetta Pizzi</w:t>
+                <w:t xml:space="preserve">Radiation Effects in Ceramics: Ceramics dislike strain, so they react to adapt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David A. Andersson</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Materials Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Menai, NSW, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761368v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence diffraction for the study of polycrystalline layers.</w:t>
+                <w:t xml:space="preserve">Study of Ion Beam Mixing by x ray reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lecaer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Size and Strain VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium R: Radiation Damage to Ceramic and Insulating Materials for Nuclear Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.179-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648358v1</w:t>
+                <w:t xml:space="preserve">hal-00639155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement cascade decomposition within the Binary Collision Approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing incidence diffraction for the study of polycrystalline layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Q/R/T – Advanced Materials for Applications in Extreme Environments </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Size and Strain VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Presqu'île de Giens, France. pp.S1.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639152v1</w:t>
+                <w:t xml:space="preserve">hal-00648358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ X-Ray diffraction for ionic-covalent material study under swift heavy ion irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Displacement cascade decomposition within the Binary Collision Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2011 &amp; Bilateral Energy Conference Symposium : L Basic research on ionic - covalent materials for nuclear applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium Q/R/T – Advanced Materials for Applications in Extreme Environments </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648393v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Structural Changes in Irradiated SiC Using X-ray Diffraction.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ X-Ray diffraction for ionic-covalent material study under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lebius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Q: Structural Materials and Fuels for Future Fusion and Fission Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2011 &amp; Bilateral Energy Conference Symposium : L Basic research on ionic - covalent materials for nuclear applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.L 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639148v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par diffraction/diffusion de rayons X du SiC irradié par des ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modelling the Structural Changes in Irradiated SiC Using X-ray Diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées bilan du GNR MATINEX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Symposium Q: Structural Materials and Fuels for Future Fusion and Fission Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643788v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ion Beam Mixing by x ray reflectometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude par diffraction/diffusion de rayons X du SiC irradié par des ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium R: Radiation Damage to Ceramic and Insulating Materials for Nuclear Power</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées bilan du GNR MATINEX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639155v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Describe phase Transition in Insulators within the Landau PT theory Framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazérolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12315,77 +12315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Simulate the Microstructure Induced by a Nuclear Reactor with an Ion Beam Facility : DART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,51 +12445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Conductivity in Nanocrystalline Gd Doped Ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,90 +12607,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the correlation between fuel engineering properties and point defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12730,402 +12730,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms in talc under ionizing radiation: evidence of a high stability of H. atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balan</w:t>
+                <w:t xml:space="preserve">Multiscale characterizations of proton conduction in [La]1.95[Sr]0.05[Zr]2[O]7-d electrolyte for protonic ceramic fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th TIHANY Symposium on Radiation Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t>
+              <w:t xml:space="preserve">SCF2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339127v1</w:t>
+                <w:t xml:space="preserve">cea-02356678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterizations of proton conduction in La1.95Sr0.05Zr2O7-d electrolyte for protonic ceramic fuel cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">Reaction mechanisms in talc under ionizing radiation: evidence of a high stability of H. atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hicham Kodja</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Congress - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">13th TIHANY Symposium on Radiation Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230581v1</w:t>
+                <w:t xml:space="preserve">cea-02339127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterizations of proton conduction in [La]1.95[Sr]0.05[Zr]2[O]7-d electrolyte for protonic ceramic fuel cells</w:t>
+                <w:t xml:space="preserve">Multiscale characterizations of proton conduction in La1.95Sr0.05Zr2O7-d electrolyte for protonic ceramic fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hicham Khodja</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">SCF Congress - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02356678v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13169,51 +13169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13351,51 +13351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80D9377A"/>
+    <w:nsid w:val="49AA7B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13582,51 +13582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeoned" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3689-6414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tissot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/adcbbf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.117101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15092991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ribis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lun&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0122126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Finkeldei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Ionescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oldfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Davis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.706736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Simeone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.246103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.085701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Thorogood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Murphy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forestier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5072798" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Sublet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P Bondarenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Conlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12758-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.06.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christphe Sublet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.06.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Zinkle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea E Sand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Granberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Averback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pizzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/26001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/844CE39C44AA00F9D60D1A75C7F24D53ECBBD79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mallick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pontikis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.77" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032116" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05467177v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/56002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dalmasso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thiriet-Dodane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.148" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7SR70V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.084" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0WV3X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC8SRT3G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.122" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBZ41BKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Costantini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)01087-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-475285XJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00914-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW96P4J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dodane-Thiriet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gosset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Daniel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beauvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00749-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NLCRBCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00644-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0TJGPNS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(98)00485-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF469K7D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hablot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micalet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(97)00092-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXNTR2QF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(96)00748-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05524VM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11649-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Casillas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342443v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Bose" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481568v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084306v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.196" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648304v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.179" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761654v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse-Pomonti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678229v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761368v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetta Pizzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648358v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecaer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.340" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643788v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.395" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V02-01" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auregane Audren" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V16-45" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545002v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V13-03" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1122-O06-02" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339127v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230581v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356678v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simeoned" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3689-6414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tissot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/adcbbf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.117101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15092991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ribis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lun&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0122126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Finkeldei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Ionescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oldfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Davis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.706736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Simeone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Bacri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.246103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.085701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Sublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P Bondarenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Conlin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Gilbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12758-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Thorogood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Murphy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forestier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5072798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Zinkle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea E Sand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Granberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Averback" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.06.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christphe Sublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.06.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pizzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/26001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/844CE39C44AA00F9D60D1A75C7F24D53ECBBD79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mallick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pontikis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.77" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hayoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032116" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05467177v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/56002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102744v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC8SRT3G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0WV3X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dalmasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thiriet-Dodane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.148" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7SR70V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.122" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBZ41BKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Costantini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00914-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW96P4J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)01087-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-475285XJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bechade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00701-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG18J6BT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dodane-Thiriet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gosset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Daniel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beauvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00749-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NLCRBCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00644-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0TJGPNS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(98)00485-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF469K7D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hablot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Micalet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(97)00092-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXNTR2QF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(96)00748-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05524VM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11649-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Casillas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342443v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Bose" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Li" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481568v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356688v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084302v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.196" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetta Pizzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.179" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761654v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678250v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse-Pomonti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678229v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.395" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648358v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecaer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.340" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643788v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;rolles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V02-01" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auregane Audren" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V16-45" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545002v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1215-V13-03" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1122-O06-02" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356678v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339127v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>