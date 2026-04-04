--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -334,51 +334,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1687,399 +1687,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of XRCC2 and RAD51B mutations on somatic and meiotic recombination in Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signaling of double strand breaks and deprotected telomeres in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria E. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12182⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01907384v1</w:t>
+                <w:t xml:space="preserve">inserm-01907389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Recombination in Arabidopsis Is Catalysed by DMC1, with RAD51 Playing a Supporting Role</w:t>
+                <w:t xml:space="preserve">Effects of XRCC2 and RAD51B mutations on somatic and meiotic recombination in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier da Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Goubely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria E. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003787. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (6), pp.959 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01907382v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling of double strand breaks and deprotected telomeres in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic Recombination in Arabidopsis Is Catalysed by DMC1, with RAD51 Playing a Supporting Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Goubely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria E. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.405. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01907389v1</w:t>
+                <w:t xml:space="preserve">inserm-01907382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Role for Small RNAs in DNA Double-Strand Break Repair</w:t>
               </w:r>
@@ -3079,448 +3079,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF2 promotes, remodels and protects telomeric Holliday junctions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A topological mechanism for TRF2-enhanced strand invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Amiard</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.147-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374474v1</w:t>
+                <w:t xml:space="preserve">hal-02661941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological mechanism for TRF2-enhanced strand invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (2), pp.147-154</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb1192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661941v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A topological mechanism for TRF2-enhanced strand invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Apollo 5' exonuclease functions together with TRF2 to protect telomeres from DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lenain</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (13), pp.1303-1310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00158337v1</w:t>
+                <w:t xml:space="preserve">hal-02656711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apollo 5' exonuclease functions together with TRF2 to protect telomeres from DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3529,235 +3520,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (13), pp.1303-1310</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16, pp.1303-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2006.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3767,114 +3633,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et régulation des assemblages nucléoprotéiques des télomères humains : Fonctions de la protéine TRF2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00534812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4021,51 +3887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Paltrinieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Loizeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Teano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wolff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Biocanin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Rymarenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00898" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Muchov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith-Unna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Gallego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Degroote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.03.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Depeiges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.092387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rizzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.05.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koelblen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7BV2051Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.05.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Paltrinieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Loizeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Teano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wolff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Biocanin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Rymarenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00898" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Muchov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith-Unna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Gallego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Degroote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.03.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Depeiges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.092387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rizzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.05.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koelblen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1192" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7BV2051Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>