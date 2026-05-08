--- v1 (2026-04-04)
+++ v2 (2026-05-08)
@@ -66,3681 +66,3681 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRESCENT, a comprehensive RNA-Seq expression, splicing, and coding/non-coding element network tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sireta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-026-06368-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The TELOMERE REPEAT BINDING proteins TRB4 and TRB5 function as transcriptional activators of PRC2-controlled genes to regulate plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Feit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vanrobays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.100890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.100890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histone H1 protects telomeric repeats from H3K27me3 invasion in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Teano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Concia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivona Biocanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), pp.112894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268515v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAD51 and RTEL1 compensate telomere loss in the absence of telomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.2432 - 2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01904860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The linker histone GH1-HMGA1 is involved in telomere stability and DNA damage repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Rymarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (1), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01904862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Structure-Specific Endonucleases MUS81 and SEND1 are essential for telomere stability in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heïdi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Goubely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01904877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homology-dependent repair is involved in 45S rDNA loss in plant CAF-1 mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Muchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Dvořáčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (2), pp.198 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01904888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly efficient radiosensitization of human glioblastoma and lung cancer cells by a G-quadruplex DNA binding compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telomere stability and development of ctc1 mutants are rescued by inhibition of EJ recombination pathways in a telomerase-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyuha Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith-Unna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (19), pp.11979 - 11991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses to Telomere Erosion in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signaling of double strand breaks and deprotected telomeres in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of XRCC2 and RAD51B mutations on somatic and meiotic recombination in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Goubely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (6), pp.959 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiotic Recombination in Arabidopsis Is Catalysed by DMC1, with RAD51 Playing a Supporting Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Goubely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Role for Small RNAs in DNA Double-Strand Break Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoqing Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanting Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 149 (1), pp.101 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.2566-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis ATM and ATR Kinases Prevent Propagation of Genome Damage Caused by Telomere Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Depeiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (12), pp.4254 - 4265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.092387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recombination proteins and telomere stability in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.84-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00595797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platination of telomeric DNA by cisplatin disrupts recognition by TRF2 and TRF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.641-654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00817412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinct roles of the ATR kinase and the Mre11-Rad50-Nbs1 complex in the maintenance of chromosomal stability in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Depeiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (9), pp.3020-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.078527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00595794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRF2 and Apollo Cooperate with Topoisomerase 2α to Protect Human Telomeres from Replicative Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaïde Saint-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (2), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00817706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRF2 promotes, remodels and protects telomeric Holliday junctions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Koelblen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6), pp.641-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A topological mechanism for TRF2-enhanced strand invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.147-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A topological mechanism for TRF2-enhanced strand invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb1192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Apollo 5' exonuclease functions together with TRF2 to protect telomeres from DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (13), pp.1303-1310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Apollo 5' exonuclease functions together with TRF2 to protect telomeres from DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1303-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2006.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-independent eviction of H2B.8 reveals chromatin reprogramming during seed imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Paltrinieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Cotterell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct clades of TELOMERE REPEAT BINDING transcriptional regulators interplay to regulate plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236947v1</w:t>
-              </w:r>
-[...3271 lines deleted...]
-                <w:t xml:space="preserve">hal-00088885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et régulation des assemblages nucléoprotéiques des télomères humains : Fonctions de la protéine TRF2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Amiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00534812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3887,51 +3887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Paltrinieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Loizeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Teano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wolff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Biocanin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Rymarenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00898" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Muchov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith-Unna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Gallego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Degroote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.03.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Depeiges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.092387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rizzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.05.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koelblen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1192" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7BV2051Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sireta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-026-06368-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268515v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Teano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wolff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Biocanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Rymarenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01789" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Muchov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuha Choi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith-Unna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Gallego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00405" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Degroote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Ba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanting Ma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Depeiges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles White" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.092387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rizzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.05.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koelblen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1192" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7BV2051Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.05.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Paltrinieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Loizeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>