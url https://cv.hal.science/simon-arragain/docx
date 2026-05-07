--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -710,295 +710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana DGAT3 is a [2Fe-2S] protein involved in TAG biosynthesis</w:t>
+                <w:t xml:space="preserve">Pyrenoid functions revealed by proteomics in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Aymé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Arragain</w:t>
+                <w:t xml:space="preserve">Yu Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Canonge</w:t>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+                <w:t xml:space="preserve">Alexandre Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Touati</w:t>
+                <w:t xml:space="preserve">Adeline Mauriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35545-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0185039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938601v1</w:t>
+                <w:t xml:space="preserve">hal-01744153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrenoid functions revealed by proteomics in Chlamydomonas reinhardtii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis thaliana DGAT3 is a [2Fe-2S] protein involved in TAG biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+                <w:t xml:space="preserve">Laure Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maes</w:t>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mauriès</w:t>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Sun</w:t>
+                <w:t xml:space="preserve">Nadia Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0185039. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35545-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744153v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonredox thiolation in tRNA occurring via sulfur activation by a [4Fe-4S] cluster</w:t>
               </w:r>
@@ -1510,295 +1510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modification of ribosomal proteins: structural and functional characterization of RimO from Thermotoga maritima, a radical S-adenosylmethionine methylthiotransferase.</w:t>
+                <w:t xml:space="preserve">Identification of eukaryotic and prokaryotic methylthiotransferase for biosynthesis of 2-methylthio-N6-threonylcarbamoyladenosine in tRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Garcia-Serres</w:t>
+                <w:t xml:space="preserve">Samuel K Handelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Forouhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Blondin</w:t>
+                <w:t xml:space="preserve">Fan-Yan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Clemancey</w:t>
+                <w:t xml:space="preserve">Kazuhito Tomizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (8), pp.5792-801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.065516⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 285 (37), pp.28425-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.106831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069703v1</w:t>
+                <w:t xml:space="preserve">hal-01073763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of eukaryotic and prokaryotic methylthiotransferase for biosynthesis of 2-methylthio-N6-threonylcarbamoyladenosine in tRNA.</w:t>
+                <w:t xml:space="preserve">Post-translational modification of ribosomal proteins: structural and functional characterization of RimO from Thermotoga maritima, a radical S-adenosylmethionine methylthiotransferase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Garcia-Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel K Handelman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farhad Forouhar</w:t>
+                <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan-Yan Wei</w:t>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuhito Tomizawa</w:t>
+                <w:t xml:space="preserve">Martin Clemancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (37), pp.28425-33. </w:t>
+              <w:t xml:space="preserve">, 2010, 285 (8), pp.5792-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.106831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.065516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073763v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Adenosylmethionine-dependent radical-based modification of biological macromolecules.</w:t>
               </w:r>
@@ -2355,51 +2355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04577990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Reyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lechar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c00851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruite Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38617-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04122305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Cramer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.03.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03291508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pelmenschikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Birrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B. Gee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday P. Richers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Reijerse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Bimai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2020.06.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35545-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700902114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mulliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Forouhar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Hunt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.065516" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Handelman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Yan Wei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Tomizawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.106831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2010.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF3PSCKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00820033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04577990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Reyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lechar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c00851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruite Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38617-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04122305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Cramer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.03.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03291508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pelmenschikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Birrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B. Gee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday P. Richers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Reijerse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Bimai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2020.06.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35545-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700902114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mulliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Forouhar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Hunt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Handelman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Yan Wei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Tomizawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.106831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clemancey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.065516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2010.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF3PSCKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00820033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>