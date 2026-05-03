--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -585,1841 +585,1841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volitional control of individual motor units is constrained within low-dimensional neural manifolds by common inputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial on MUedit: An open-source software for identifying and analysing the discharge timing of motor units from electromyographic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rossato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Stuart Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+                <w:t xml:space="preserve">Ciara Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e0702242024. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.102886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0702-24.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671724v1</w:t>
+                <w:t xml:space="preserve">hal-04581855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Spin live, an open-source software based on blind-source separation for real-time decoding of motor unit activity in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossato</w:t>
+                <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.88670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719211v1</w:t>
+                <w:t xml:space="preserve">hal-04395854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification of extensive samples of motor units in human muscles reveals diverse effects of neuromodulatory inputs on the rate coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger M Enoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Hd Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.97085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on MUedit: An open-source software for identifying and analysing the discharge timing of motor units from electromyographic signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The volitional control of individual motor units is constrained within low-dimensional neural manifolds by common inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77, pp.102886. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e0702242024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0702-24.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581855v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I-Spin live, an open-source software based on blind-source separation for real-time decoding of motor unit activity in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.88670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395854v1</w:t>
+                <w:t xml:space="preserve">hal-04719211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of neural control of the biarticular gastrocnemius muscles between knee flexion and ankle plantar flexion</w:t>
+                <w:t xml:space="preserve">Toward a generalizable deep CNN for neural drive estimation across muscles and participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hamard</w:t>
+                <w:t xml:space="preserve">Yue Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+                <w:t xml:space="preserve">Sangjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J M Dick</w:t>
+                <w:t xml:space="preserve">Jackson Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (2), pp.394-404. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.016006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00075.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395083v1</w:t>
+                <w:t xml:space="preserve">hal-04188699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common synaptic input, synergies and size principle: Control of spinal motor neurons for movement generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two motor neuron synergies, invariant across ankle joint angles, activate the triceps surae during plantarflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Ibáñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 601 (1), pp.11-20. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/JP283698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP284503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188702v1</w:t>
+                <w:t xml:space="preserve">hal-04188692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two motor neuron synergies, invariant across ankle joint angles, activate the triceps surae during plantarflexion</w:t>
+                <w:t xml:space="preserve">A comparison of neural control of the biarticular gastrocnemius muscles between knee flexion and ankle plantar flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Levine</w:t>
+                <w:t xml:space="preserve">Raphaël Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J M Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP284503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (2), pp.394-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00075.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188692v1</w:t>
+                <w:t xml:space="preserve">hal-04395083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a generalizable deep CNN for neural drive estimation across muscles and participants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Wen</w:t>
+                <w:t xml:space="preserve">Common synaptic input, synergies and size principle: Control of spinal motor neurons for movement generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangjoon Kim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaime Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.016006. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP283698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188699v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation networks of spinal motor neurons that innervate lower limb muscles during a multi‐joint isometric task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577805v1</w:t>
+                <w:t xml:space="preserve">hal-04075570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less common synaptic input between muscles from the same group allows for more flexible coordination strategies during a fatiguing task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+                <w:t xml:space="preserve">Correlation networks of spinal motor neurons that innervate lower limb muscles during a multi‐joint isometric task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00453.2021⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (15), pp.3201-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538393v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Maillet</w:t>
+                <w:t xml:space="preserve">Less common synaptic input between muscles from the same group allows for more flexible coordination strategies during a fatiguing task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rossi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ales Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00453.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075570v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convolutional neural network to identify motor units from high-density surface electromyography signals in real time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Wen</w:t>
+                <w:t xml:space="preserve">Analysis of motor unit spike trains estimated from high-density surface electromyography is highly reliable across operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Hernandez-Pavon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Andrea Casolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/abeead⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.102548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2021.102548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298395v1</w:t>
+                <w:t xml:space="preserve">hal-03251218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of motor unit spike trains estimated from high-density surface electromyography is highly reliable across operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A convolutional neural network to identify motor units from high-density surface electromyography signals in real time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Hernandez-Pavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, pp.102548. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.056003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2021.102548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/abeead⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251218v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2535,90 +2535,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscles from the same muscle group do not necessarily share common drive: evidence from the human triceps surae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130 (2), pp.342-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2665,77 +2665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the neural strategies to control the lateral and medial head of the quadriceps during a mechanically constrained task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,248 +3152,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of hamstrings is individual specific and is related to motor performance</w:t>
+                <w:t xml:space="preserve">Between-muscle differences in coactivation assessed using elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00133.2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983807v1</w:t>
+                <w:t xml:space="preserve">hal-03329517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-muscle differences in coactivation assessed using elastography</w:t>
+                <w:t xml:space="preserve">Coordination of hamstrings is individual specific and is related to motor performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.88-94. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (4), pp.1069-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00133.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329517v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Isoinertial-Pneumatic Mixed Resistances on Force-Velocity Relationship</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79FBD052"/>
+    <w:nsid w:val="C05DE528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-avrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2226-3528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Thorstensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Besomi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0702-24.2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Gibbs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88670" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M Enoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hd Caillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.97085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J M Dick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00075.2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Levine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro del Vecchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hernandez-Pavon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abeead" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ibanez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102548" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298614v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00653.2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simpson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2018-0947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02975022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00411.2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02983807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthelemy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00133.2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01581721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jidovtseff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02155612v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-avrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2226-3528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Thorstensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Besomi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Gibbs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M Enoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hd Caillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.97085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0702-24.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Levine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J M Dick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00075.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro del Vecchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ibanez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hernandez-Pavon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abeead" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298614v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00653.2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simpson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2018-0947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02975022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00411.2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.09.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02983807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthelemy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00133.2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01581721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jidovtseff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02155612v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>