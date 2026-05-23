--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2226-3528</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=N3VrB_kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,3319 +213,3319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in Persistent Inward Current Contribution to Spinal Motor Neuron Behaviour Between Early Morning and Late Afternoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00981.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non‐homogeneous distribution of inhibitory inputs among motor units in response to nociceptive stimulation at moderate contraction intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Thorstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Besomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/JP288504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible control of motor units: is the multidimensionality of motor unit manifolds a sufficient condition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dernoncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijn Logtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/JP287857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on MUedit: An open-source software for identifying and analysing the discharge timing of motor units from electromyographic signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">I-Spin live, an open-source software based on blind-source separation for real-time decoding of motor unit activity in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102886⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.88670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581855v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The volitional control of individual motor units is constrained within low-dimensional neural manifolds by common inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e0702242024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0702-24.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395854v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification of extensive samples of motor units in human muscles reveals diverse effects of neuromodulatory inputs on the rate coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger M Enoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Hd Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.97085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volitional control of individual motor units is constrained within low-dimensional neural manifolds by common inputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tutorial on MUedit: An open-source software for identifying and analysing the discharge timing of motor units from electromyographic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0702-24.2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.102886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671724v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Spin live, an open-source software based on blind-source separation for real-time decoding of motor unit activity in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossato</w:t>
+                <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.88670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719211v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a generalizable deep CNN for neural drive estimation across muscles and participants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of neural control of the biarticular gastrocnemius muscles between knee flexion and ankle plantar flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangjoon Kim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Raphaël Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J M Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (2), pp.394-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00075.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188699v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two motor neuron synergies, invariant across ankle joint angles, activate the triceps surae during plantarflexion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Common synaptic input, synergies and size principle: Control of spinal motor neurons for movement generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP284503⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 601 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188692v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of neural control of the biarticular gastrocnemius muscles between knee flexion and ankle plantar flexion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two motor neuron synergies, invariant across ankle joint angles, activate the triceps surae during plantarflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Aeles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jackson Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J M Dick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (2), pp.394-404. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00075.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP284503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395083v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common synaptic input, synergies and size principle: Control of spinal motor neurons for movement generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a generalizable deep CNN for neural drive estimation across muscles and participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.016006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188702v1</w:t>
+                <w:t xml:space="preserve">hal-04188699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correlation networks of spinal motor neurons that innervate lower limb muscles during a multi‐joint isometric task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (15), pp.3201-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP283040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075570v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation networks of spinal motor neurons that innervate lower limb muscles during a multi‐joint isometric task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less common synaptic input between muscles from the same group allows for more flexible coordination strategies during a fatiguing task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ales Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00453.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577805v1</w:t>
+                <w:t xml:space="preserve">hal-03538393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less common synaptic input between muscles from the same group allows for more flexible coordination strategies during a fatiguing task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ales Holobar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00453.2021⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538393v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of motor unit spike trains estimated from high-density surface electromyography is highly reliable across operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Casolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58, pp.102548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2021.102548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convolutional neural network to identify motor units from high-density surface electromyography signals in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Hernandez-Pavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.056003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/abeead⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Boyer</w:t>
+                <w:t xml:space="preserve">Muscles from the same muscle group do not necessarily share common drive: evidence from the human triceps surae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (2), pp.342-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1899405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215789v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscles from the same muscle group do not necessarily share common drive: evidence from the human triceps surae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1899405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298614v2</w:t>
+                <w:t xml:space="preserve">hal-05215789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the neural strategies to control the lateral and medial head of the quadriceps during a mechanically constrained task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130 (1), pp.269-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00653.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamstring Eccentric Strengthening Program: Does Training Volume Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2018-0947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral differences in hamstring coordination in previously injured elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (3), pp.688-697. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00411.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-muscle differences in coactivation assessed using elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coordination of hamstrings is individual specific and is related to motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (4), pp.1069-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00133.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329517v1</w:t>
+                <w:t xml:space="preserve">hal-02983807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of hamstrings is individual specific and is related to motor performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Between-muscle differences in coactivation assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00133.2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02983807v1</w:t>
+                <w:t xml:space="preserve">hal-03329517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Isoinertial-Pneumatic Mixed Resistances on Force-Velocity Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jidovtseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.385-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3514,114 +3535,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des muscles ischio-jambiers : de la performance à la blessure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019SACLS081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02155612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3689,51 +3710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C05DE528"/>
+    <w:nsid w:val="6A8D42AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-avrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2226-3528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Thorstensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Besomi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Gibbs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M Enoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hd Caillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.97085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0702-24.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Levine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J M Dick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00075.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro del Vecchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ibanez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hernandez-Pavon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abeead" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298614v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00653.2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simpson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2018-0947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02975022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00411.2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.09.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02983807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthelemy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00133.2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01581721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jidovtseff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02155612v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-avrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2226-3528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=N3VrB_kAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Thorstensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Besomi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Gibbs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0702-24.2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M Enoka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hd Caillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.97085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J M Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00075.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283698" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Levine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro del Vecchio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ibanez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102548" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hernandez-Pavon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abeead" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298614v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00653.2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cholley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simpson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2018-0947" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02975022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00411.2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02983807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthelemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00133.2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01581721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jidovtseff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02155612v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>