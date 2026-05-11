--- v0 (2026-03-14)
+++ v1 (2026-05-11)
@@ -382,262 +382,262 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Storm Surge Events and Associated Dynamics in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau‐guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (8), e2023JC020772 (19p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JC020772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Tides Responsible for Lithogenic Inputs Along the Iberian Continental Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lagarde</w:t>
+                <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lyard</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022JC018816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tides off the Amazon shelf during two contrasted seasons: interactions with background circulation and SSH imprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tchilibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -646,331 +646,331 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (6), pp.1591 - 1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-18-1591-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background stratification impacts on internal tide generation and abyssal propagation in the western equatorial Atlantic and the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tchilibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (6), pp.1563 - 1583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-17-1563-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate water flows in the western South Pacific: as revealed by individual Argo floats trajectories and a model re-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.4103 - 4124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-4103-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -980,617 +980,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm surge events associated dynamics and variability in the North Atlantic</w:t>
+                <w:t xml:space="preserve">Stratification variability impacts on internal tides from modeling to altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent H Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Pineau-Gouillou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loren Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tchilibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Sea Level Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Internal tide workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Meteorology at Stockholm University, Apr 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891407v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm surge events and associated dynamics in the North Atlantic</w:t>
+                <w:t xml:space="preserve">Storm surge events associated dynamics and variability in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Delouis</w:t>
+                <w:t xml:space="preserve">J.-M. Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Sea Level Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891377v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification variability impacts on internal tides from modeling to altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tchilibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification variability impacts on internal tides from modeling to altimetry</w:t>
+                <w:t xml:space="preserve">Storm surge events and associated dynamics in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau‐guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent H Lyard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal tide workshop 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918889v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oceanography lab in its journey toward temperance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Barbot</w:t>
+                <w:t xml:space="preserve">Pierre Amael Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Machu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tides off the Amazon shelf during two contrasted seasons: Interactions with background circulation and SSH imprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tchilibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1599,412 +1599,412 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward seasonal internal tides harmonic analysis from nadir altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Ling Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atelier d’écologie politique de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum interdisciplinaire "À la croisée des sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02062089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tidal waves impact over the surface elevation and their seasonal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2014,777 +2014,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Slow science” concept: first insights of perceptions and suggestions in an oceanography laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, France. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in storm surge events in the North Atlantic over the last century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pineau‐guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMMC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Brest, France. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gdj3.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tides responsible for lithogenic inputs along the Iberian continental slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal classification of global oceanic stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ubelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ubelmann</w:t>
+                <w:t xml:space="preserve">F Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Level Workshop 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France. https://2022-sealevel.sciencesconf.org/, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6096/3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tidal wave energy responsible of lithogenic inputs along the Iberian shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal tidal waves impact over the surface elevation and their seasonal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLAS Open Science Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of the internal tidal waves: modal reduction in a spectral computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWOT Science Team Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2794,114 +2794,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation réaliste de la marée interne : sa signature en surface, sa variabilité et son bilan énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océanographie. Université Paul Sabatier - Toulouse III, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021TOU30261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03683133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3048,51 +3048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05204228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchilibou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Carrere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dibarboure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1469-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau&#8208;guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Delouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc022204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Delouis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020772" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagarde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1591-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-1563-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Gouillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delouis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delouis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H Lyard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amael Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17314" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ling Dabat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serazin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11767" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ubelmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lyard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carrere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6096/3002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03683133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05204228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchilibou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Carrere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dibarboure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1469-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau&#8208;guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Delouis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc022204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Delouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020772" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagarde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018816" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1591-2022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-1563-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H Lyard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Carr&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Gouillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delouis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delouis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amael Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ling Dabat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11767" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ubelmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lyard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carrere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6096/3002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03683133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>