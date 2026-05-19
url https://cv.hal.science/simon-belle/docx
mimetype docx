--- v0 (2026-03-27)
+++ v1 (2026-05-19)
@@ -191,559 +191,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term effects of climate change on carbon flows through benthic secondary production in small lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+                <w:t xml:space="preserve">Simona Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Ilmar Tõnno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Anneli Poska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (6), pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830565v1</w:t>
+                <w:t xml:space="preserve">hal-03037836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of climate change on carbon flows through benthic secondary production in small lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Belle</w:t>
+                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Musazzi</w:t>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilmar Tõnno</w:t>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneli Poska</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (6), pp.530-538. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037836v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
+                <w:t xml:space="preserve">Rising variance and abrupt shifts of subfossil chironomids due to eutrophication in a deep sub-alpine lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Massa</w:t>
+                <w:t xml:space="preserve">Simon Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.307-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-017-9618-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662644v1</w:t>
+                <w:t xml:space="preserve">hal-01990928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rising variance and abrupt shifts of subfossil chironomids due to eutrophication in a deep sub-alpine lake</w:t>
+                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Lami</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Musazzi</w:t>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Dakos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (2), pp.307-319. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-017-9618-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990928v1</w:t>
+                <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid paleo diet as an indicator of past carbon cycle in boreal lakes: Lake Kylmänlampi (Kainuu province; Eastern Finland) as a case study</w:t>
               </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -957,307 +957,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simona Musazzi</w:t>
+                <w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Litty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557905v1</w:t>
+                <w:t xml:space="preserve">hal-01880682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (7), pp.1105 - 1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2019.1583698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmar T&#245;nno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Poska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Musazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-017-9618-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriikka Kivil&#228;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Nevalainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2914-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2019.1583698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmar T&#245;nno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Poska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Musazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-017-9618-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriikka Kivil&#228;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Nevalainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2914-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>