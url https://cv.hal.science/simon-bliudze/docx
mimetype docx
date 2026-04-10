--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -75,2227 +75,2380 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t>
+                <w:t xml:space="preserve">Adaptable TeaStore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cerf</w:t>
+                <w:t xml:space="preserve">Giuseppe de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saverio Giallorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t>
+              <w:t xml:space="preserve">WACA 2025 - Workshop on Adaptable Cloud Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.438.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158948v1</w:t>
+                <w:t xml:space="preserve">hal-05446548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable TeaStore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AdaptiFlow: An Extensible Framework for Event-Driven Autonomy in Cloud Microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arléon Zemtsop Ndadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACA 2025 - Workshop on Adaptable Cloud Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.438.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the First Workshop on Adaptable Cloud Architectures (WACA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.123-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.438.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446548v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdaptiFlow: An Extensible Framework for Event-Driven Autonomy in Cloud Microservices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Arléon Zemtsop Ndadji</w:t>
+                <w:t xml:space="preserve">Composing Run-Time Variability Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Workshop on Adaptable Cloud Architectures (WACA 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.438.7⟩</w:t>
+              <w:t xml:space="preserve">Software Engineering and Formal Methods. SEFM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Madeira; Alexander Knapp, Nov 2024, Aveiro, Portugal. pp.234-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77382-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074243v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Run-Time Variability Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JavaBIP meets VerCors: Towards the Safety of Concurrent Software Systems in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra van den Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rubbens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering and Formal Methods. SEFM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77382-2_14⟩</w:t>
+              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. pp.143-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30826-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855648v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JavaBIP meets VerCors: Towards the Safety of Concurrent Software Systems in Java</w:t>
+                <w:t xml:space="preserve">Verification of concurrent design patterns with data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Larisa Safina</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30826-0_8⟩</w:t>
+              <w:t xml:space="preserve">COORDINATION 2019 - 21st International Conference on Coordination Models and Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.161-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911393v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of concurrent design patterns with data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using SMT engine to generate Symbolic Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COORDINATION 2019 - 21st International Conference on Coordination Models and Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Workshop on Automated Verification of Critical Systems (AVOCS 2018), Jul 2018, Oxford, United Kingdom. Electronic Communications of the EASST Open Access Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143782v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Events Based on Intentionality in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajeb Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaz Mohiuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCPS 2018 - 9th ACM/IEEE International Conference on Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SMT engine to generate Symbolic Automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraint-Flow Nets: A Model for Building Constraints from Resource Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Zhang</w:t>
+                <w:t xml:space="preserve">Alena Simalatsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zolotukhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Automated Verification of Critical Systems (AVOCS 2018), Jul 2018, Oxford, United Kingdom. Electronic Communications of the EASST Open Access Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Coordination Languages and Models (COORDINATION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.197-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59746-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962971v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Flow Nets: A Model for Building Constraints from Resource Dependencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Correct Transformation: From High-Level Models to Time-Triggered Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alina Zolotukhina</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Coordination Languages and Models (COORDINATION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657340v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Correct Transformation: From High-Level Models to Time-Triggered Implementations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Towards Time-triggered Component-based System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.13</w:t>
+              <w:t xml:space="preserve">ICSEA15, The Tenth International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.157-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306466v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Time-triggered Component-based System Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Externalisation of Time-Triggered communication system in BIP high level models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA15, The Tenth International Conference on Software Engineering Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.157-169</w:t>
+              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242605v1</w:t>
+                <w:t xml:space="preserve">hal-01242608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Operational Semantics for Hybrid Systems Involving Behavioral Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Furic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELICA 2014 - 10th International Modelica Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lund, Sweden. pp.693-706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3384/ECP14096693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture internalisation in BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.169-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2602458.2602477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externalisation of Time-Triggered communication system in BIP high level models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Model-Based to Real-Time Execution of Safety-Critical Applications: Coupling SCADE with OASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fornari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Guesmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.47-50</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242608v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Model-Based to Real-Time Execution of Safety-Critical Applications: Coupling SCADE with OASIS</w:t>
+                <w:t xml:space="preserve">The Algebra of Connectors — Structuring Interaction in BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference On Embedded Software (EMSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Salzbourg, Austria. pp.11-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1289927.1289935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191848v1</w:t>
+                <w:t xml:space="preserve">hal-00282866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algebra of Connectors — Structuring Interaction in BIP</w:t>
+                <w:t xml:space="preserve">Towards a Functional Formalism for Modelling Complex Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Embedded Software (EMSOFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1289927.1289935⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000093688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282866v1</w:t>
+                <w:t xml:space="preserve">hal-00282877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Functional Formalism for Modelling Complex Industrial Systems</w:t>
+                <w:t xml:space="preserve">On optimal hybrid ARQ control schemes for HSDPA with 16QAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000093688⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montreal, Canada. pp.121- 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIMOB.2005.1512826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282877v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Antares Mezzina; Alan Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering: Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.175-196, 2025, Lecture Notes in Computer Science, 10.1007/978-3-031-99717-4 Click and Read. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal hybrid ARQ control schemes for HSDPA with 16QAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Theory Agenda for Component-Based Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Krob</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2005)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00283000v1</w:t>
+              <w:t xml:space="preserve">Software, Services, and Systems - Essays Dedicated to Martin Wirsing on the Occasion of His Retirement from the Chair of Programming and Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8950, Springer International Publishing, pp.409-439, 2015, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15545-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the Rigorous Design of Concurrent Component-Based Software and Systems Using BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Lille, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04567479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2305,421 +2458,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run-time Coordination of Reconfiguration Requests in Cloud Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9504, Inria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using SMT engine to generate Symbolic Automata -Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9177, Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France; inria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selected Papers of the 22nd International Conference on Coordination Models and Languages (COORDINATION 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination Models and Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Bliudze; Laura Bocchi. LNCS-12134, 2020, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50029-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAT-Based Extraction of Behavioural Models for Java Libraries with Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Safina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Functional Formalism for Modelling Complex Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2729,1743 +3073,1403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Dynamic Reconfiguration of Concurrent Component-based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSA 2022 - 19th IEEE International Conference on Software Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Papers of the 22nd International Conference on Coordination Models and Languages (COORDINATION 2020)</w:t>
+                <w:t xml:space="preserve">On methods and tools for rigorous system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03720404v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Katsaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wirsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.679-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-021-00632-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Models and Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressiveness of component-based frameworks: A study of the expressiveness of BIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03168525v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.761--800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-019-00337-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149934v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigorous Design of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Furic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Software and System Modeling, 18 (3), pp.1613--1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-017-0642-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axo: Detection and Recovery for Delay and Crash Faults in Real-Time Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaz Mohiuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajeb Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.3065 - 3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2772219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early validation of system requirements and design through correctness-by-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouela Stachtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Mavridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Katsaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.52-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2018.07.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TT-BIP: using correct-by-design BIP approach for modelling real-time system with time-triggered paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briag Lenabec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.117 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11334-018-0312-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of Complex Systems: Systems as Dataflow Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.251-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2009-0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combinatorial approach to evaluation of reliability of the receiver output for BPSK modulation with spatial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, (1), article #R2, 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021 IEEE/ACM 9th International Conference on Formal Methods in Software Engineering (FormaliSE 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Semini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Bliudze; Laura Semini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/ACM 9th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Madrid, IEEE, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FormaliSE52586.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VECoS: International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faouzi Atig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Faouzi Atig; Saddek Bensalem; Simon Bliudze; Bruno Monsuez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference, VECoS 2018, Grenoble, France, September 26–28, 2018, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France. 11181, Springer, Cham, 2018, Lecture Notes in Computer Science, 978-3-030-00359-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00359-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322041v1</w:t>
-              </w:r>
-[...905 lines deleted...]
-                <w:t xml:space="preserve">hal-00017311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: 12th International Conference on Verification and Evaluation of Computer and Communication Systems (VECoS 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faouzi Atig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Faouzi Atig; Simon Bliudze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (2), 2020, Innovations in Systems and Software Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197446v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-01864823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4620,51 +4624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Palma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Giallorenzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arl&#233;on Zemtsop Ndadji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Bos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubbens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeb Saab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaz Mohiuddin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Qin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Simalatsar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zolotukhina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59746-1_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Guesmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05530618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ECP14096693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602477" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fornari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289927.1289935" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000093688" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04567479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE52586.2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Atig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00359-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Katsaros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wirsing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00632-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149934v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baranov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00337-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0642-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2772219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Stachtiari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Lenabec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-018-0312-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-0043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446548v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Palma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Giallorenzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arl&#233;on Zemtsop Ndadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Bos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubbens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Qin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeb Saab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaz Mohiuddin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Simalatsar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zolotukhina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59746-1_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Guesmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05530618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ECP14096693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602477" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fornari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289927.1289935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000093688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_24" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04567479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Katsaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wirsing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00632-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149934v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baranov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00337-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0642-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2772219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Stachtiari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Lenabec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-018-0312-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-0043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE52586.2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Atig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00359-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>