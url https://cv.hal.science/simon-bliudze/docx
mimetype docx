--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -815,252 +815,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SMT engine to generate Symbolic Automata</w:t>
+                <w:t xml:space="preserve">Ordering Events Based on Intentionality in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Qin</w:t>
+                <w:t xml:space="preserve">Wajeb Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaz Mohiuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Min Zhang</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Automated Verification of Critical Systems (AVOCS 2018), Jul 2018, Oxford, United Kingdom. Electronic Communications of the EASST Open Access Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCPS 2018 - 9th ACM/IEEE International Conference on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962971v1</w:t>
+                <w:t xml:space="preserve">hal-01889067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering Events Based on Intentionality in Cyber-Physical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maaz Mohiuddin</w:t>
+                <w:t xml:space="preserve">Using SMT engine to generate Symbolic Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPS 2018 - 9th ACM/IEEE International Conference on Cyber-Physical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Workshop on Automated Verification of Critical Systems (AVOCS 2018), Jul 2018, Oxford, United Kingdom. Electronic Communications of the EASST Open Access Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889067v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Flow Nets: A Model for Building Constraints from Resource Dependencies</w:t>
               </w:r>
@@ -1386,343 +1386,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externalisation of Time-Triggered communication system in BIP high level models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Operational Semantics for Hybrid Systems Involving Behavioral Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Furic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELICA 2014 - 10th International Modelica Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lund, Sweden. pp.693-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/ECP14096693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242608v1</w:t>
+                <w:t xml:space="preserve">hal-05530618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operational Semantics for Hybrid Systems Involving Behavioral Abstraction</w:t>
+                <w:t xml:space="preserve">Architecture internalisation in BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Furic</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELICA 2014 - 10th International Modelica Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2602458.2602477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3384/ECP14096693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05530618v1</w:t>
+                <w:t xml:space="preserve">hal-01213681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture internalisation in BIP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Externalisation of Time-Triggered communication system in BIP high level models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2602458.2602477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213681v1</w:t>
+                <w:t xml:space="preserve">hal-01242608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Model-Based to Real-Time Execution of Safety-Critical Applications: Coupling SCADE with OASIS</w:t>
               </w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Algebra of Connectors — Structuring Interaction in BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sifakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Embedded Software (EMSOFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Salzbourg, Austria. pp.11-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,90 +2229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theory Agenda for Component-Based Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software, Services, and Systems - Essays Dedicated to Martin Wirsing on the Occasion of His Retirement from the Chair of Programming and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8950, Springer International Publishing, pp.409-439, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,1246 +2577,1494 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using SMT engine to generate Symbolic Automata -Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9177, Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France; inria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAT-Based Extraction of Behavioural Models for Java Libraries with Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Functional Formalism for Modelling Complex Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safe Dynamic Reconfiguration of Concurrent Component-based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bliudze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSA 2022 - 19th IEEE International Conference on Software Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Papers of the 22nd International Conference on Coordination Models and Languages (COORDINATION 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Models and Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Bliudze; Laura Bocchi. LNCS-12134, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-Based Extraction of Behavioural Models for Java Libraries with Collections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2021 IEEE/ACM 9th International Conference on Formal Methods in Software Engineering (FormaliSE 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03720403v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Bliudze; Laura Semini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE/ACM 9th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, IEEE, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE52586.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Functional Formalism for Modelling Complex Industrial Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Krob</w:t>
+                <w:t xml:space="preserve">VECoS: International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Atig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...121 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohamed Faouzi Atig; Saddek Bensalem; Simon Bliudze; Bruno Monsuez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSA 2022 - 19th IEEE International Conference on Software Architecture</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03585767v1</w:t>
+              <w:t xml:space="preserve">12th International Conference, VECoS 2018, Grenoble, France, September 26–28, 2018, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France. 11181, Springer, Cham, 2018, Lecture Notes in Computer Science, 978-3-030-00359-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00359-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On methods and tools for rigorous system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Katsaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wirsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (5), pp.679-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10009-021-00632-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressiveness of component-based frameworks: A study of the expressiveness of BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Informatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57, pp.761--800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00236-019-00337-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous Design of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Furic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sifakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Software and System Modeling, 18 (3), pp.1613--1636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10270-017-0642-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axo: Detection and Recovery for Delay and Crash Faults in Real-Time Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaz Mohiuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajeb Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (7), pp.3065 - 3075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TII.2017.2772219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early validation of system requirements and design through correctness-by-construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouela Stachtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Mavridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Katsaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sifakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.52-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jss.2018.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TT-BIP: using correct-by-design BIP approach for modelling real-time system with time-triggered paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3838,206 +4086,206 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briag Lenabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (2), pp.117 - 142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11334-018-0312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Complex Systems: Systems as Dataflow Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (2), pp.251-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FI-2009-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial approach to evaluation of reliability of the receiver output for BPSK modulation with spatial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4053,305 +4301,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, (1), article #R2, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017311v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-03322041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: 12th International Conference on Verification and Evaluation of Computer and Communication Systems (VECoS 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bliudze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faouzi Atig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Faouzi Atig; Simon Bliudze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (2), 2020, Innovations in Systems and Software Engineering</w:t>
@@ -4624,51 +4624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446548v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Palma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Giallorenzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arl&#233;on Zemtsop Ndadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Bos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubbens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Qin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeb Saab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaz Mohiuddin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Simalatsar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zolotukhina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59746-1_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Guesmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05530618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ECP14096693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602477" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fornari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289927.1289935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000093688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_24" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04567479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Katsaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wirsing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00632-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149934v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baranov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00337-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0642-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2772219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Stachtiari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Lenabec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-018-0312-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-0043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE52586.2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Atig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00359-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446548v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Palma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Giallorenzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arl&#233;on Zemtsop Ndadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Bos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Huisman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rubbens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeb Saab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaz Mohiuddin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Qin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Simalatsar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zolotukhina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59746-1_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Guesmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05530618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ECP14096693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fornari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289927.1289935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000093688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2005.1512826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_24" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04567479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE52586.2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Atig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00359-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Katsaros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wirsing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00632-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149934v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baranov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00337-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0642-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2772219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Stachtiari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.07.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Lenabec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-018-0312-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-0043" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>