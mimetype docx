--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Isotope Fractionation of Metals and Metalloids in Plants: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wiggenhauser</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebekah Moore</w:t>
+                <w:t xml:space="preserve">Erwan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristian Holst Laursen</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.840941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 591, pp.121708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673366v1</w:t>
+                <w:t xml:space="preserve">hal-03820235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+                <w:t xml:space="preserve">Stable Isotope Fractionation of Metals and Metalloids in Plants: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wiggenhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chesneau</w:t>
+                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Kristian Holst Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 591, pp.121708. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.840941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.840941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820235v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Cu Isotope Ratios Show Changes in Cu Uptake and Transport Mechanisms in Vitis vinifera Due to High Cu Exposure</w:t>
               </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.17490-17504. </w:t>
@@ -3340,51 +3340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="175049F4"/>
+    <w:nsid w:val="4FF9E0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3571,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-blotevogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9490-9642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238452522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Moore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Holst Laursen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.840941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wilcke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Velescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500997v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2KD4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02307009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marieni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barr&#233; Hugo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-blotevogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9490-9642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238452522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Moore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Holst Laursen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.840941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wilcke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Velescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500997v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2KD4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02307009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marieni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barr&#233; Hugo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>