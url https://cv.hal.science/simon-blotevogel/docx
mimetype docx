--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Isotope Fractionation of Metals and Metalloids in Plants: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Matthias Wiggenhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chesneau</w:t>
+                <w:t xml:space="preserve">Rebekah Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Holst Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.840941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.840941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820235v1</w:t>
+                <w:t xml:space="preserve">hal-03673366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Isotope Fractionation of Metals and Metalloids in Plants: A Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Moore</w:t>
+                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wang</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Patrick Bienert</w:t>
+                <w:t xml:space="preserve">Erwan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Holst Laursen</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.840941. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 591, pp.121708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.840941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673366v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Cu Isotope Ratios Show Changes in Cu Uptake and Transport Mechanisms in Vitis vinifera Due to High Cu Exposure</w:t>
               </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.17490-17504. </w:t>
@@ -2180,935 +2180,1043 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02307009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon mineralization from mafic, ultramafic rocks and alkaline industrial waste products</w:t>
+                <w:t xml:space="preserve">The impact of organic impurities on the mechanical properties of alkali‑activated glass-based binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Benezeth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Saldi</w:t>
+                <w:t xml:space="preserve">Falak Milki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Marieni</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barré Hugo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAGC International Conference Water Rock Interaction-18 &amp; Applied Isotope Geochemistry-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Battista de Giudici, Stefania De Pelo, Franco Frau, Jun 2025, Cagliari (Sardaigne), Italy. pp.105</w:t>
+              <w:t xml:space="preserve">4th International Conference on Sustainable Building Materials (ICSBM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336274v1</w:t>
+                <w:t xml:space="preserve">hal-05624515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon mineralization from mafic, ultramafic rocks and alkaline industrial waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Saldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marieni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barré Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">3rd IAGC International Conference Water Rock Interaction-18 &amp; Applied Isotope Geochemistry-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Battista de Giudici, Stefania De Pelo, Franco Frau, Jun 2025, Cagliari (Sardaigne), Italy. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785718v1</w:t>
+                <w:t xml:space="preserve">hal-05336274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating glass structure and reactivity by modifications of GGBS composition</w:t>
+                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Steger</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Milki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Danezan</w:t>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783016v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of molybdenum by alternative cementitious binders and synthetic C-S-H</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relating glass structure and reactivity by modifications of GGBS composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Danezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795441v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, glass structure, activation system - there is not only one reactivity of GGBS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of molybdenum by alternative cementitious binders and synthetic C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, LYON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790263v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Ti and Other Minor Elements on the Reactivity of Granulated Ground Blast Furnace Slag (GGBS) in Blended Cements</w:t>
+                <w:t xml:space="preserve">Composition, glass structure, activation system - there is not only one reactivity of GGBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795498v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Effect of Ti and Other Minor Elements on the Reactivity of Granulated Ground Blast Furnace Slag (GGBS) in Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Bornhöft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Deubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACTISLAG -NEW ACTIVATION ROUTES FOR EARLY STRENGTH DEVELOPMENT OF GRANULATED BLAST FURNACE SLAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Danezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Slag Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3118,161 +3226,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic binder based compositions with reduced alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306231. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3340,51 +3448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FF9E0A8"/>
+    <w:nsid w:val="70E110F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3571,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-blotevogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9490-9642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238452522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Moore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Holst Laursen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.840941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wilcke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Velescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500997v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2KD4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02307009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marieni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barr&#233; Hugo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-blotevogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9490-9642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238452522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Moore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Patrick Bienert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Holst Laursen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.840941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wilcke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Velescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500997v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.11.032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM2KD4DN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02307009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30373" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cyr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marieni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barr&#233; Hugo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>