--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Bouley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur-Ingénieur en acoustique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet R&D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicrodB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28, chemin du petit bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Écully, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://microdb.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon.bouley@microdb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---------------------------------------------</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat : INSA de Lyon - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : École Centrale de Lyon - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Management de projet - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAE Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Acoustique - Université du Maine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations analytiques du bruit tonal d'interaction rotor/ stator par la technique de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEC007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing blind separation of incoherent sources in acoustic imaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (1), pp.759-775. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0036694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based beamforming to identify tonal noise sources from a variable speed array measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110433. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for pre-Noachian granitic rocks on Mars from quartz in meteorite NWA 7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Malarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beyssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01653-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridless three-dimensional acoustic imaging based on the concept of sonons: Reconstruction of source directivity and equivalent spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 575, pp.118266. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophone Array Optimization, Conception, and Validation for Localization of Acoustic Sources in Deep-Sea Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.555 - 563. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/joe.2020.3004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Swept Free-Tip Airfoil Noise Sources by Microphone Array Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyuzel Yakhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.3414-3425. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J058231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphone array positioning technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Outrequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.107377. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Conventional Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 455, pp.188-202. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a two-dimensional mode-matching technique for sound generation and transmission in axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.190 - 213. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Tiffeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV identification from acoustic signals using statistical learning : a state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Purier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pinel-Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quiet Drones 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salford, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-enhanced blind separation of incoherent and spatially disjoint sound sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.7596-7607, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of array processing techniques for CAA-based acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de sources aéroacoustiques par un modèle de grappes de monopôles à l’aide de l'inférence bayésienne et l'algorithme MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPOLAR-BASED EQUIVALENT SOURCES METHOD FOR THREE-DIMENSIONAL AEROACOUSTIC SOURCE IDENTIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Berlin Beamforming Conference (BeBeC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an array localization technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique du bruit d’interaction rotor/stator dans les turbomachines axiales par la méthode de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor-Stator Wake-Interaction Tonal Noise Modeling with an Edge-Dipole Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models based on a mode-matching technique for turbulence impingement noise on axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta Condition for Sound Transmission in an Annular Cascade of Vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a three-dimensional annular cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellat J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouley S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassefière E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Uniform Rotor-Stator Wake-Interaction Noise Model based on a Mode-Matching Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fan Noise, Technology and Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a linear cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta condition for the sound transmission through outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan tonal and broadband noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in simulation, control and reduction of ventilation noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Karman Institute for Fluid Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 978-2-87516-098-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Bouley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur-Ingénieur en acoustique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet R&D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicrodB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28, chemin du petit bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Écully, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://microdb.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon.bouley@microdb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---------------------------------------------</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat : INSA de Lyon - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : École Centrale de Lyon - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Management de projet - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAE Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Acoustique - Université du Maine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations analytiques du bruit tonal d'interaction rotor/ stator par la technique de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEC007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based beamforming to identify tonal noise sources from a variable speed array measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110433. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for pre-Noachian granitic rocks on Mars from quartz in meteorite NWA 7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Malarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beyssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01653-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing blind separation of incoherent sources in acoustic imaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (1), pp.759-775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0036694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridless three-dimensional acoustic imaging based on the concept of sonons: Reconstruction of source directivity and equivalent spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 575, pp.118266. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophone Array Optimization, Conception, and Validation for Localization of Acoustic Sources in Deep-Sea Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.555 - 563. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/joe.2020.3004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Swept Free-Tip Airfoil Noise Sources by Microphone Array Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyuzel Yakhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.3414-3425. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J058231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphone array positioning technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Outrequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.107377. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Conventional Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 455, pp.188-202. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a two-dimensional mode-matching technique for sound generation and transmission in axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.190 - 213. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Tiffeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV identification from acoustic signals using statistical learning : a state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Purier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pinel-Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quiet Drones 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salford, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-enhanced blind separation of incoherent and spatially disjoint sound sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.7596-7607, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of array processing techniques for CAA-based acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPOLAR-BASED EQUIVALENT SOURCES METHOD FOR THREE-DIMENSIONAL AEROACOUSTIC SOURCE IDENTIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Berlin Beamforming Conference (BeBeC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de sources aéroacoustiques par un modèle de grappes de monopôles à l’aide de l'inférence bayésienne et l'algorithme MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an array localization technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique du bruit d’interaction rotor/stator dans les turbomachines axiales par la méthode de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta Condition for Sound Transmission in an Annular Cascade of Vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a three-dimensional annular cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor-Stator Wake-Interaction Tonal Noise Modeling with an Edge-Dipole Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models based on a mode-matching technique for turbulence impingement noise on axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellat J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouley S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassefière E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Uniform Rotor-Stator Wake-Interaction Noise Model based on a Mode-Matching Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fan Noise, Technology and Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a linear cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta condition for the sound transmission through outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan tonal and broadband noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in simulation, control and reduction of ventilation noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Karman Institute for Fluid Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 978-2-87516-098-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://microdb.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simon.bouley@microdb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lva.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmfa.ec-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaelille.fr/formations/master-management-de-projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01584379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEC007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malarewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin-Carbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01653-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Niu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Outrequin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138930" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Magueresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825318v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gilquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Posson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tiffeneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Purier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pinel-Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3981" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3061" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2880" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2825" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.vki.ac.be/lecture-series-monographs/progress-in-simulation-control-and-reduction-of-ventilation-noise-ls201602.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://microdb.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simon.bouley@microdb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lva.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmfa.ec-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaelille.fr/formations/master-management-de-projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01584379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEC007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malarewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin-Carbonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01653-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Niu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Outrequin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Magueresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825318v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gilquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Posson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tiffeneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Purier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pinel-Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3981" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2880" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2947" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2825" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.vki.ac.be/lecture-series-monographs/progress-in-simulation-control-and-reduction-of-ventilation-noise-ls201602.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>