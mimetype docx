--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Bouley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur-Ingénieur en acoustique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet R&D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicrodB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28, chemin du petit bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Écully, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://microdb.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon.bouley@microdb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---------------------------------------------</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat : INSA de Lyon - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : École Centrale de Lyon - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Management de projet - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAE Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Acoustique - Université du Maine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations analytiques du bruit tonal d'interaction rotor/ stator par la technique de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEC007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based beamforming to identify tonal noise sources from a variable speed array measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110433. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for pre-Noachian granitic rocks on Mars from quartz in meteorite NWA 7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Malarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beyssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01653-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing blind separation of incoherent sources in acoustic imaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (1), pp.759-775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0036694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridless three-dimensional acoustic imaging based on the concept of sonons: Reconstruction of source directivity and equivalent spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 575, pp.118266. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophone Array Optimization, Conception, and Validation for Localization of Acoustic Sources in Deep-Sea Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.555 - 563. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/joe.2020.3004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Swept Free-Tip Airfoil Noise Sources by Microphone Array Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyuzel Yakhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.3414-3425. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J058231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphone array positioning technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Outrequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.107377. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Conventional Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 455, pp.188-202. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a two-dimensional mode-matching technique for sound generation and transmission in axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.190 - 213. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Tiffeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV identification from acoustic signals using statistical learning : a state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Purier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pinel-Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quiet Drones 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salford, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-enhanced blind separation of incoherent and spatially disjoint sound sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.7596-7607, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of array processing techniques for CAA-based acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPOLAR-BASED EQUIVALENT SOURCES METHOD FOR THREE-DIMENSIONAL AEROACOUSTIC SOURCE IDENTIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Berlin Beamforming Conference (BeBeC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de sources aéroacoustiques par un modèle de grappes de monopôles à l’aide de l'inférence bayésienne et l'algorithme MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an array localization technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique du bruit d’interaction rotor/stator dans les turbomachines axiales par la méthode de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta Condition for Sound Transmission in an Annular Cascade of Vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a three-dimensional annular cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor-Stator Wake-Interaction Tonal Noise Modeling with an Edge-Dipole Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models based on a mode-matching technique for turbulence impingement noise on axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellat J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouley S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassefière E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Uniform Rotor-Stator Wake-Interaction Noise Model based on a Mode-Matching Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fan Noise, Technology and Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a linear cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta condition for the sound transmission through outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan tonal and broadband noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in simulation, control and reduction of ventilation noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Karman Institute for Fluid Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 978-2-87516-098-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Bouley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur-Ingénieur en acoustique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet R&D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MicrodB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28, chemin du petit bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Écully, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://microdb.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon.bouley@microdb.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---------------------------------------------</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Post-Doctorat : INSA de Lyon - </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : École Centrale de Lyon - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Management de projet - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAE Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : Acoustique - Université du Maine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations analytiques du bruit tonal d'interaction rotor/ stator par la technique de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEC007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing blind separation of incoherent sources in acoustic imaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (1), pp.759-775. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0036694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Tiffeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique&amp;Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based beamforming to identify tonal noise sources from a variable speed array measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.110433. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for pre-Noachian granitic rocks on Mars from quartz in meteorite NWA 7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Malarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beyssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.207-212. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01653-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridless three-dimensional acoustic imaging based on the concept of sonons: Reconstruction of source directivity and equivalent spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 575, pp.118266. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galerkin equivalent sources method for sound field reconstruction around diffracting bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (4), pp.2042-2053. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dinsenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J060288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophone Array Optimization, Conception, and Validation for Localization of Acoustic Sources in Deep-Sea Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.555 - 563. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/joe.2020.3004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Swept Free-Tip Airfoil Noise Sources by Microphone Array Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyuzel Yakhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.3414-3425. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J058231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphone array positioning technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Outrequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.107377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping uncertainties involved in sound source reconstruction with a cross-spectral-matrix-based Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (6), pp.4947-4961. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5138930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Conventional Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 455, pp.188-202. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two inverse methods: Beamforming and Bayesian focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a two-dimensional mode-matching technique for sound generation and transmission in axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.190 - 213. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Tiffeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV identification from acoustic signals using statistical learning : a state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Purier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Pinel-Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quiet Drones 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salford, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-enhanced blind separation of incoherent and spatially disjoint sound sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.7596-7607, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of array processing techniques for CAA-based acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPOLAR-BASED EQUIVALENT SOURCES METHOD FOR THREE-DIMENSIONAL AEROACOUSTIC SOURCE IDENTIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Berlin Beamforming Conference (BeBeC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de sources aéroacoustiques par un modèle de grappes de monopôles à l’aide de l'inférence bayésienne et l'algorithme MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kottakota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic localization and identification of drones with a disturbance source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3149-3154, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an array localization technique with Euclidean distance geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vanwynsberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models based on a mode-matching technique for turbulence impingement noise on axial-flow outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor-Stator Wake-Interaction Tonal Noise Modeling with an Edge-Dipole Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta Condition for Sound Transmission in an Annular Cascade of Vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a three-dimensional annular cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique du bruit d’interaction rotor/stator dans les turbomachines axiales par la méthode de raccordement modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellat J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouley S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassefière E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Uniform Rotor-Stator Wake-Interaction Noise Model based on a Mode-Matching Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fan Noise, Technology and Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a mode-matching technique for sound generation and transmission in a linear cascade of outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kutta condition for the sound transmission through outlet guide vanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan tonal and broadband noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in simulation, control and reduction of ventilation noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Karman Institute for Fluid Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 978-2-87516-098-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://microdb.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simon.bouley@microdb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lva.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmfa.ec-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaelille.fr/formations/master-management-de-projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01584379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEC007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malarewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin-Carbonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01653-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Niu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Outrequin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Magueresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825318v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gilquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Posson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tiffeneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Purier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pinel-Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3981" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2880" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2947" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2825" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.vki.ac.be/lecture-series-monographs/progress-in-simulation-control-and-reduction-of-ventilation-noise-ls201602.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://microdb.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simon.bouley@microdb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lva.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmfa.ec-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaelille.fr/formations/master-management-de-projets/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01584379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEC007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tiffeneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110433" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malarewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin-Carbonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01653-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Niu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Outrequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138930" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Magueresse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825318v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gilquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Posson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Purier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pinel-Lamotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3981" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2880" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2825" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.vki.ac.be/lecture-series-monographs/progress-in-simulation-control-and-reduction-of-ventilation-noise-ls201602.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>