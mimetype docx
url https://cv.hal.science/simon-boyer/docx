--- v1 (2026-03-24)
+++ v2 (2026-04-27)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t>
+                <w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Héros</w:t>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boyer</w:t>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487692v1</w:t>
+                <w:t xml:space="preserve">hal-04798201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t>
+                <w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boyer</w:t>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798201v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of 360° video in referees' reflectivity training: Possibilities and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,90 +552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Macmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,64 +669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,64 +799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -903,64 +903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -998,64 +998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,64 +1106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1236,64 +1236,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,64 +1331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,77 +1471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques effectives d’évaluation de la performance arbitrale : entre référents institutionnels et référés situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Bienne / Biel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,489 +1560,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190534v1</w:t>
+                <w:t xml:space="preserve">hal-05424056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t>
+                <w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424056v1</w:t>
+                <w:t xml:space="preserve">hal-05033637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t>
+              <w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033637v1</w:t>
+                <w:t xml:space="preserve">hal-05355525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355525v1</w:t>
+                <w:t xml:space="preserve">hal-05190534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brugneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2188,77 +2188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2296,64 +2296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entraîneur de handball : Prise de décision et préparation mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Psychologie du sport - Congrès Lyon 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie du sport (SFPS), May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,90 +2378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referees’ Team Sensemaking in Soccer: A Matter of Confidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian James Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC 2024, PERFORMANCE UNDER PRESSURE IN SPORTS, MILITARY/POLICE, PERFORMING ARTS, MEDICINE, BUSINESS AND DAILY LIFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEPSAC, Jul 2024, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2480,433 +2480,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828046v1</w:t>
+                <w:t xml:space="preserve">hal-04278140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+                <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Mérour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278140v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Héros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278195v1</w:t>
+                <w:t xml:space="preserve">hal-04278125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,204 +2925,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278125v1</w:t>
+                <w:t xml:space="preserve">hal-04278195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,64 +3160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different uses of video in referee training: interests and limits of 360° recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,77 +3255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions verbales arbitres-joueuses au handball : levier de construction d'une convergence sur l'appréciation du jeu?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Viffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,90 +3350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3458,90 +3458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian James Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3566,77 +3566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coordination between officials and players: how the game's unfolding is co-constructed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian James Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,64 +3687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3786,64 +3786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Silini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,273 +3901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décider en urgence </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386119v1</w:t>
+                <w:t xml:space="preserve">hal-01386122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Décider en urgence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386122v1</w:t>
+                <w:t xml:space="preserve">hal-01386119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décider en urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,77 +4192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4287,64 +4287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,64 +4395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4477,77 +4477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision et émotion : la question des affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque Football et Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4572,64 +4572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,368 +4661,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079931v1</w:t>
+                <w:t xml:space="preserve">hal-01120747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathis Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120747v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t>
+              <w:t xml:space="preserve">Journée d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079920v1</w:t>
+                <w:t xml:space="preserve">hal-01079931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité collective des arbitres en match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5060,64 +5060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,77 +5168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitrage de haut niveau : d'une phase transitoire actuelle à la négociation de règles de métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,64 +5276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions asymétriques et contexte partagé. Le cas des coordinations entre arbitre et joueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Genebrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,64 +5371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5460,273 +5460,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Colloque AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120546v1</w:t>
+                <w:t xml:space="preserve">hal-00812722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXI Colloque AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812722v1</w:t>
+                <w:t xml:space="preserve">hal-01120546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5764,64 +5764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5872,64 +5872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6012,77 +6012,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,64 +6107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6194,117 +6194,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6372,64 +6372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryvonne Merri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t>
@@ -6461,505 +6461,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Merini; Jean-François Marcel; Thierry Piot. </w:t>
+              <w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; T. Piot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, pp.173-188, 2020</w:t>
+              <w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Rouen, pp.173-188, 2020, 979-1024014586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454431v1</w:t>
+                <w:t xml:space="preserve">hal-01935673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Mérini; J.-F. Marcel; T. Piot. </w:t>
+              <w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaire de Rouen, 2020, 979-1024014586</w:t>
+              <w:t xml:space="preserve">Jugement et prise de décision au football </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935673v1</w:t>
+                <w:t xml:space="preserve">hal-01673167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Quidu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jugement et prise de décision au football </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t>
+              <w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673167v1</w:t>
+                <w:t xml:space="preserve">hal-01116513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Quidu. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t>
+              <w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116513v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience, activité, apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t>
@@ -6982,232 +6982,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'arbitre, garant ou acteur de l'éthique sportive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethiques du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Age de l'Homme, pp.541-551, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7217,127 +7118,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACTIVITE COLLECTIVE DES ARBITRES DE FOOTBALL EN MATCHS - Agencements d'expériences entre l'arbitre central et ses arbitres assistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand, 2015. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université Blaise</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01677449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7484,51 +7385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gamez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viffray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genebrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gamez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viffray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genebrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>