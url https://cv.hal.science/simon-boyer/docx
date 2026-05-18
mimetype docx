--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t>
+                <w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798201v1</w:t>
+                <w:t xml:space="preserve">hal-04487692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t>
+                <w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04487692v1</w:t>
+                <w:t xml:space="preserve">hal-04798201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of 360° video in referees' reflectivity training: Possibilities and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,90 +552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Macmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,64 +669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,64 +799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -897,334 +897,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.86-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072038v1</w:t>
+                <w:t xml:space="preserve">hal-01072034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072034v1</w:t>
+                <w:t xml:space="preserve">hal-04311506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04311506v1</w:t>
+                <w:t xml:space="preserve">hal-01072038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t>
               </w:r>
@@ -1236,64 +1236,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,64 +1331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,77 +1471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques effectives d’évaluation de la performance arbitrale : entre référents institutionnels et référés situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Bienne / Biel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,489 +1560,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424056v1</w:t>
+                <w:t xml:space="preserve">hal-05190534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t>
+                <w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033637v1</w:t>
+                <w:t xml:space="preserve">hal-05424056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355525v1</w:t>
+                <w:t xml:space="preserve">hal-05033637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190534v1</w:t>
+                <w:t xml:space="preserve">hal-05355525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brugneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2188,77 +2188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2296,64 +2296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entraîneur de handball : Prise de décision et préparation mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Psychologie du sport - Congrès Lyon 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie du sport (SFPS), May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,90 +2378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referees’ Team Sensemaking in Soccer: A Matter of Confidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian James Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC 2024, PERFORMANCE UNDER PRESSURE IN SPORTS, MILITARY/POLICE, PERFORMING ARTS, MEDICINE, BUSINESS AND DAILY LIFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEPSAC, Jul 2024, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2480,433 +2480,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+                <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Mérour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278140v1</w:t>
+                <w:t xml:space="preserve">hal-04828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828046v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278125v1</w:t>
+                <w:t xml:space="preserve">hal-04278195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,204 +2925,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Flandin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278195v1</w:t>
+                <w:t xml:space="preserve">hal-04278125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,64 +3160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different uses of video in referee training: interests and limits of 360° recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,77 +3255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions verbales arbitres-joueuses au handball : levier de construction d'une convergence sur l'appréciation du jeu?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Viffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,90 +3350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3458,90 +3458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian James Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3566,77 +3566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coordination between officials and players: how the game's unfolding is co-constructed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian James Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,64 +3687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3786,64 +3786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Silini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,273 +3901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Décider en urgence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386122v1</w:t>
+                <w:t xml:space="preserve">hal-01386119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décider en urgence </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386119v1</w:t>
+                <w:t xml:space="preserve">hal-01386122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décider en urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,77 +4192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4287,64 +4287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,64 +4395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4477,77 +4477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision et émotion : la question des affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque Football et Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4572,64 +4572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,368 +4661,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathis Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120747v1</w:t>
+                <w:t xml:space="preserve">hal-01079931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t>
+              <w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079920v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079931v1</w:t>
+                <w:t xml:space="preserve">hal-01079920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité collective des arbitres en match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5060,64 +5060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,77 +5168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitrage de haut niveau : d'une phase transitoire actuelle à la négociation de règles de métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,64 +5276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions asymétriques et contexte partagé. Le cas des coordinations entre arbitre et joueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Genebrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,64 +5371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5460,476 +5460,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXI Colloque AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812722v1</w:t>
+                <w:t xml:space="preserve">hal-01120546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Colloque AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120546v1</w:t>
+                <w:t xml:space="preserve">hal-00812722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t>
+              <w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798806v1</w:t>
+                <w:t xml:space="preserve">hal-00812724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812724v1</w:t>
+                <w:t xml:space="preserve">hal-00798806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6012,77 +6012,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,64 +6107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6234,77 +6234,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6372,64 +6372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryvonne Merri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t>
@@ -6467,64 +6467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6566,64 +6566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6678,77 +6678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Quidu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t>
@@ -6771,294 +6771,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t>
+              <w:t xml:space="preserve">Expérience, activité, apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072376v1</w:t>
+                <w:t xml:space="preserve">hal-00984013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience, activité, apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t>
+              <w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984013v1</w:t>
+                <w:t xml:space="preserve">hal-01072376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitre, garant ou acteur de l'éthique sportive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7132,51 +7132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACTIVITE COLLECTIVE DES ARBITRES DE FOOTBALL EN MATCHS - Agencements d'expériences entre l'arbitre central et ses arbitres assistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7385,51 +7385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gamez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viffray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genebrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gamez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viffray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genebrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>