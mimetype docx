--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,3507 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3455 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Calla </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8030-0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">245148884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=JhNivlQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la transformation socio-écologique des territoires ruraux. Elles visent plus précisément à mieux comprendre la diversité des expériences liées à la gestion de la faune sauvage et à l’adaptation de l’agriculture au changement climatique en travaillant auprès de différents groupes d’acteurs (agriculteurs, chasseurs, élus, techniciens, etc.). J’adopte une posture socio-anthropologique fondée sur un ancrage empirique fort et cherche à étudier les phénomènes à travers leurs différentes dimensions (sociale, économique, écologique, etc.). Nécessitant de combiner ses propres analyses avec les apports d’autres disciplines, cette posture me conduit à travailler dans une perspective interdisciplinaire et de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration visuelle des rapports entretenus par les personnes âgées à leur habitat. Une réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grosperrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trimaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Sagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.251-277. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1119805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs et agricultrices dans le changement climatique : faire face à un « mal commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (2), pp.219-224. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is local and what do they know? Braiding knowledges within carnivore management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Pettersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04965665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a change agent in environmental conflict transformation? Evidence from rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02765-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04432888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of understanding the multiple dimensions of power in stakeholder participation for effective biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R A Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the uncertainties associated with long-time scales: analysis of the modes of preservation of memory of radioactive waste burial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello-Paglianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Food System Transformation and Addressing Conflicts Through Transdisciplinary Methodologies: Strengths and Limitations of the Community Voice Method, T-Labs, Film-Making and the Miracle Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Skrimizea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Balian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette C Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.835203. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2022.835203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la ressource en eau du bassin de l’Auxerrois et transformation des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ogorzelec-Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ogorzelec-Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03120011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin, Les sciences participatives au secours de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02716548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In/vu à Besançon ?! Exercice de sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Méthodes visuelles. De quoi parle-t-on ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des poissons morts, des enquêtes et des rivières différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modalités de qualification et de gestion des ressources naturelles (2/2), 8 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask, La démocratie aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bœuf (leçon inaugurale au Collège de France), La biodiversité, de l’océan à la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Revet et Julien Langumier (dir.), Le gouvernement des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-anthropological perspective on human-wildlife conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at Chengdu Institute of Biology, Chinese Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05595896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with wildlife: learning from human-wildlife conflicts to address health and conservation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health and Conservation: Meeting the Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sino-French lab of Wildlife Management and Ecosystem Health; Leshan Normal University, Oct 2025, Leshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les freins et les leviers à la prise de responsabilités au sein d'associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Associations et Recherche. Des expériences et des savoirs pour agir ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouvement associatif BFC; Maison des Sciences Humaines et Environnementales Claude Nicolas Ledoux (UAR 3124), Dec 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05424067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication orale grand public, projection d'un court métrage et échange-discussion sur le lien entre science et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs à la ferme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Germigney, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards sustainable agriculture through transformational conflict science OR Why is it so hard to transform agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirimi Skrimizea,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”. ECCB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs et agriculteurs, des relations entre interdépendance et arrangements locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae / Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04438184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution des rivières : enquête sociologique sur les savoirs et les expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Ltd, 2022, 9781789480528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer au travail : sociologie d'une posture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Ltd, 2022, 9781789480528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie fait émerger la valeur morale du travail hors de l’in/vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joyce Sebag; Jean-Pierre Durand; Christine Louveau; Luca Queirolo Palmas; Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie visuelle et filmique. Le point de vue dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genova University Press, 2018, 978-88-97752-97-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions d'une agriculture transformée https://www.youtube.com/watch?v=yMvFINYENJw (court métrage en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Maria Skrimizea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=yMvFINYENJw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sangliers révélateurs des rapports entre acteurs d'un territoire. Le cas de Pays de Montbéliard Agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Sociologie et d'Anthropologie (EA 3189); Fédération Départementale des Chasseurs du Doubs. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l'engagement des exploitants d'Ammertzwiller dans un système de culture orienté vers les principes de l'agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne Franche-Comté; Laboratoire de Sociologie et d'Anthropologie (EA 3189). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des poissons, des hommes et des rivières. Sociologie d'un problème de pollution en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Bourgogne Franche-Comté, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02486536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3562,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6680C0E"/>
+    <w:nsid w:val="86681D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3793,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-calla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-0801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245148884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grosperrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trimaille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119805ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pettersson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou L&#233;cuyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Stringer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02765-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R A Butler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello-Paglianti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.75" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skrimizea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.835203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ogorzelec-Guinchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02716548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moesch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guigon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirimi Skrimizea," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques-Jouvenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Maria Skrimizea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02486536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-calla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-0801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245148884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JhNivlQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grosperrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trimaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119805ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pettersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou L&#233;cuyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Stringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10797" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02765-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R A Butler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello-Paglianti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.75" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skrimizea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.835203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dass&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ogorzelec-Guinchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02716548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moesch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guigon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirimi Skrimizea," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques-Jouvenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Maria Skrimizea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02486536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>